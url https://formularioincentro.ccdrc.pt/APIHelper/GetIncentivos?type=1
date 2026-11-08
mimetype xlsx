--- v0 (2026-05-28)
+++ v1 (2026-11-08)
@@ -214,86 +214,84 @@
  Taxas relativas a operações urbanísticas: 
 Os sujeitos passivos singulares que tenham idade inferior a 35 anos e aqueles pretendam efetuar obras em edifício construído antes de 1951.
 Outras taxas ou licenças que se considerem relevantes para as empresas e famílias: 
 Têm direito a redução 50 % do valor das taxas, as instituições particulares de solidariedade social, outras pessoas coletivas de utilidade pública, pessoas coletivas de utilidade pública administrativa e as Cooperativas. É concedida uma redução de 75 % de redução das taxas de acesso a documentos administrativos a entidades ou instituições que prossigam exclusivamente fins não lucrativos.  Podem ainda beneficiar de redução ou isenção de pagamento de taxas, as entidades que se proponham desenvolver uma atividade que seja reconhecido especial interesse público.
 A requerimento dos interessados, poderão ainda beneficiar de  redução ou isenção de pagamento das taxas previstas no presente regulamento, as pessoas singulares ou coletivas que se proponham desenvolver uma atividade ou realizar uma obra a que seja, reconhecido especial interesse público, mediante decisão da Assembleia Municipal, sob proposta da Câmara Municipal.
 Podem ainda ter direito a redução ou isenção as pessoas singulares nos casos em que seja reconhecidamente admitida a carência económica, portadores de deficiência com grau de incapacidade igual ou superior a 60% e, ainda, aos sujeitos passivos singulares do quadro ativo dos bombeiros da Associação Humanitária de Bombeiros Voluntários de Aguiar da Beira.
 Isenção: 
  Licenciamento industrial: 
 As unidades industriais a instalar ou ampliar na Zona Industrial de Aguiar da Beira, estão isentas das taxas inerentes ao processo de licenciamento industrial e tarifas de ligação de água e saneamento, quando se traduzam na criação de 5 ou mais postos de trabalho.
 </t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>Albergaria-a-Velha</t>
   </si>
   <si>
     <t>2,75000</t>
   </si>
   <si>
     <t>O município prescinde de 2,25% do imposto que lhe é atribuído (5%).</t>
   </si>
   <si>
     <t xml:space="preserve">Redução: 
-O município aderiu à redução deste imposto para imóveis destinados à habitação própria e permanente, para famílias com filhos e atendendo ao número de dependentes que compõem o respetivo agregado familiar, nos termos da alteração efetuada ao CIMI, pelo Artigo 31º da Lei n.º 56/2023, de 06 de outubro, aditando o artigo 112.º-A.
-[...1 lines deleted...]
-- redução de 15% da taxa do imposto municipal sobre imóveis a aplicar aos prédios urbanos com eficiência energética.
+Redução deste imposto para imóveis destinados à habitação própria e permanente, para famílias com filhos e atendendo ao número de dependentes que compõem o respetivo agregado familiar, nos termos da alteração efetuada ao CIMI, pelo Artigo 31º da Lei n.º 56/2023, de 06 de outubro, aditando o artigo 112.º-A.
+Redução de 15% da taxa do imposto municipal sobre imóveis a aplicar aos prédios urbanos com eficiência energética.
+Redução de 10% da taxa de IMI a aplicar aos prédios urbanos arrendados para habitação, nos termos do nº7, do artº112º do CIMI.
 Isenção: 
 ARU Central de Albergaria-a-Velha e de Angeja, São João de Loure, Frossos e Telhadela:
 - isenção para os prédios urbanos ou fracções autónomas objeto de reabilitação urbanística pelo período de três anos a contar do ano, inclusive, da emissão da respetiva licença camarária, ao abrigo do art.º 45.º do Estatuto dos Benefícios Fiscais (EBF);
 - isenção durante cinco anos para prédios urbanos reabilitados, ao abrigo do disposto nos n.ºs 1, 2 e 3 do art.º 12º da Lei das Finanças Locais - Lei nº 2/2007, de 15 de janeiro, com as alterações introduzidas pela Lei n.º 22-A/2007, de 29 de junho, Lei n.º 67-A/2007, de 31 de dezembro e Lei n.º 82-B/2014, de 31 de dezembro (Orçamento de Estado para 2015). 
-</t>
-[...4 lines deleted...]
-Isenção: 
+Da prorrogação da isenção, por mais dois anos aplicável aos prédios urbanos cujo valor patrimonial não exceda os 125.000,00€, nos termos do artº 46º do Estatuto dos Benefícios Fiscais (EBF)
+e cuja isenção já tenho sido concedida nos termos do nº1 a 3 do mesmo artigo do EBF.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isenção: 
 ARU Central de Albergaria a Velha e de Angeja:
 - Isenção sobre as transmissões onerosas de imóveis (IMT) nas aquisições de prédios urbanos ou fracção autónoma, destinados a reabilitação urbanística desde que, no prazo de três anos a contar da data da aquisição, o adquirente inicie as respetivas obras  – de acordo com o n.º 2 do art.º 45º do Estatuto dos Benefícios Fiscais (EBF)
 - Isenção nas aquisições de prédios urbanos ou de fração autónoma de prédio urbano destinados a exclusivamente a habitação própria e permanente, na primeira transmissão onerosa do prédio reabilitado, de acordo com o n.º 8 do art.º 71º do Estatuto dos Benefícios Fiscais (EBF) 
 </t>
   </si>
   <si>
     <t>1,200</t>
   </si>
   <si>
     <t>0,200</t>
   </si>
   <si>
     <t>O município concede a taxa reduzida deste imposto aos sujeitos passivos cujo volume de negócios no ano anterior não ultrapasse €150.000,00.</t>
   </si>
   <si>
     <t>Não</t>
   </si>
   <si>
     <t>Redução: 
  Taxas relativas a operações urbanísticas: 
 O município concede reduções/isenções nas operações urbanísticas que se realizem nas Áreas de Reabilitação Urbana do concelho.
-Licenciamento industrial: 
-Taxas de Licenciamento Reduzidas nas operações urbanísticas e não exigência de execução de infraestruturas (como acessos ou outras obras de urbanização).
 -</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>Alcanena</t>
   </si>
   <si>
     <t>O município prescinde de 0,500% do imposto que lhe é atribuído (5%).</t>
   </si>
   <si>
     <t>0,365</t>
   </si>
   <si>
     <t xml:space="preserve">Redução: 
 O município aderiu à redução deste imposto para imóveis destinados à habitação própria e permanente, para famílias com filhos e atendendo ao número de dependentes que compõem o respetivo agregado familiar, nos termos da alteração efetuada ao CIMI, pelo Artigo 31º da Lei n.º 56/2023, de 06 de outubro, aditando o artigo 112.º-A. 
 Isenção: 
 Regulamento Municipal "Acreditar Alcanena" e ARU: Benefícios fiscais para prédios Urbanos ou frações autónomas concluídas há mais de 30 anos, quando sejam objeto de intervenção nos termos do RJRU e obtenham em consequência um nível mínimo de bom na avaliação do estado de conservação. A isenção aplica-se por um período de 3 anos a contar do ano de conclusão da obra de reabilitação (n.º 2, alínea a), do artigo 45.º do Estatuto dos Benefícios Fiscais);
 Regulamento Municipal "Acreditar Alcanena" e ARU: Benefícios fiscais para prédios Urbanos ou frações autónomas concluídas há mais de 30 anos, quando sejam objeto de intervenção nos termos do RJRU e obtenham em consequência um nível mínimo de bom na avaliação do estado de conservação. A isenção aplica-se por um período de mais 5 anos (renovação da isenção), no caso de imóveis afetos a arrendamento para habitação permanente ou afetos a habitação própria e permanente (n.º 2, alínea a), do artigo 45.º do Estatuto dos Benefícios Fiscais - Depende de deliberação da assembleia municipal, sob proposta da câmara municipal).
 </t>
   </si>
   <si>
     <t xml:space="preserve">Isenção: 
 No âmbito da ARU: Benefícios fiscais para prédios urbanos ou frações autónomas, concluídas há mais de 30 anos, quando sejam objeto de intervenção nos termos do RJRU e obtenham em consequência um nível minimo de bom na avaliação do estado de conservação. A isenção aplica-se na primeira transmissão de imóveis que tenham sido objeto de reabilitação urbana e que se destinem ao arrendamento para habitação permanente ou, quando localizados em áreas de reabilitação urbana, à habitação própria e permanente (n.º 2, alínea c), do 45.º do Estatuto dos Benefícios Fiscais).
@@ -1579,50 +1577,57 @@
   </si>
   <si>
     <t xml:space="preserve">Redução: 
 O município aderiu à redução deste imposto para imóveis destinados à habitação própria e permanente, para famílias com filhos e atendendo ao número de dependentes que compõem o respetivo agregado familiar, nos termos da alteração efetuada ao CIMI, pelo Artigo 31º da Lei n.º 56/2023, de 06 de outubro, aditando o artigo 112.º-A.
 Os  agregados  familiares  com  três,  ou  mais  filhos  até  aos  15  anos  podem,  ainda,  aceder  aos  seguintes apoios: Redução de 50 % na taxa do Imposto Municipal sobre Imóveis/IMI, , relativamente à primeira habitação, nos termos do Regulamento de Incentivo à Natalidade e Apoio à Família.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Redução: 
  Taxas relativas a operações urbanísticas: 
 TODAS: Até 30% - Operações urbanísticas que contemplem iniciativas de diminuição de consumo energético ou de redução de ou reutilização de água. Até 50% - Por deliberação da Câmara Municipal, os munícipes em situação económica difícil, desde que a mesma seja devidamente comprovada pela autoridade competente e pelos Serviços competentes do Município, através de um processo socioeconómico a organizar para o efeito. | OBRAS DE CONSERVAÇÃO, RECONSTRUÇÃO, ALTERAÇÃO E AMPLIAÇÃO: Até 50% - Imóveis classificados, objeto de programas de reabilitação urbana. | OPERAÇÕES URBANÍSTICAS DESTINADAS A ATIVIDADES LIGADAS AO TURISMO, SERVIÇOS E AMBIENTE: Até 20% - Se consideradas prioritárias para o desenvolvimento económico do concelho. Se a sede social da empresa for localizada no Município e se preveja a criação de emprego , a redução é acrescida de mais 20%. | EDIFICAÇÃO DE EQUIPAMENTO DE USO COLETIVO: Até 30% - Que sejam de interesse estratégico. | OUTRAS OBRAS: Até 50% - Indústrias que venham a ser reconhecidas com especial interesse social e económico; Unidades hoteleiras e outras unidades de interesse turístico.
 Isenção: 
  Taxas relativas a operações urbanísticas: 
 TODAS: O Estado e qualquer dos seus serviços, estabelecimentos e organismos, ainda que personalizados , compreendendo os institutos públicos, que não tenham carácter empresarial, bem como os municípios e freguesias, e suas associações; Outras pessoas coletivas de direito público ou de direito privado às quais a lei confira tal isenção. | EDIFICAÇÃO E/OU LOTEAMENTOS: Todas as obras de edificação ou loteamentos promovidos por pessoas coletivas de direito público ou de utilidade pública, cooperativas, associações religiosas, sociais, culturais, desportivas, recreativas ou profissionais de direito privado sem fins lucrativos, desde que as mesmas se destinem à realização dos correspondentes fins estatutários; Operações urbanísticas de loteamento ou de edificação pro movidas por entidades públicas ou particulares, as quais tenham sido objeto de acordos específicos com a Câmara Municipal ou sejam da iniciativa desta; Loteamentos e construções destinadas a habitações de custos controlados. | EDIFICAÇÕES DE APOIO ÀS ATIVIDADES AGRÍCOLAS: Quando devidamente fundamentadas.
 Outras taxas ou licenças que se considerem relevantes para as empresas e famílias: 
 TODAS: As associações humanitárias, culturais, de desenvolvimento local e desportivas, quando legalmente constituídas, pelas atividades que se destinem direta e imediatamente à realização dos seus fins estatutários; As instituições particulares de solidariedade social, legalmente constituídas, pelas atividades que se destinem direta e imediatamente à realização dos seus fins estatutários; As pessoas coletivas de utilidade pública administrativa e as pessoas coletivas de mera utilidade pública que prossigam, exclusiva ou predominantemente, fins científicos, culturais, de caridade, assistência, beneficência, solidariedade social, promoção da cidadania e defesa do património ou do ambiente, pelas atividades que se destinem, direta e imediatamente, à realização dos seus fins estatutários; Sob proposta da Câmara Municipal e por deliberação devidamente fundamentada, a Assembleia Municipal pode isentar, total ou parcialmente, pessoas singulares ou coletivas do pagamento de taxas, em casos de natureza social devidamente justificados ou de relevante interesse para o Município. | IMÓVEIS DO MUNICÍPIO E OCUPAÇÃO DO ESPAÇO PÚBLICO: Para fins artísticos e culturais, nomeadamente para exposições de arte sem fim lucrativo e realização de filmagens de índole cultural ou de divulgação do Município.
 </t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>Mangualde</t>
   </si>
   <si>
+    <t xml:space="preserve">Redução: 
+O município aderiu à redução deste imposto para imóveis destinados à habitação própria e permanente, para famílias com filhos e atendendo ao número de dependentes que compõem o respetivo agregado familiar, nos termos da alteração efetuada ao CIMI, pelo Artigo 31º da Lei n.º 56/2023, de 06 de outubro, aditando o artigo 112.º-A.
+Prédios urbanos arrendados para habitação: Redução de 20/prct. da taxa de IMI 
+Prédios urbanos com eficiência  energética: Redução de 20/prct. da taxa de IMI 
+</t>
+  </si>
+  <si>
     <t>0908</t>
   </si>
   <si>
     <t>Manteigas</t>
   </si>
   <si>
     <t xml:space="preserve">Redução: 
  Licenciamento industrial: 
 Beneficiam de uma redução de 50 % em todas as taxas previstas no Capítulo I, Secção I da Tabela de Taxas anexa ao Regulamento, os loteamentos industriais.  
 Isenção: 
  Taxas relativas a operações urbanísticas: 
 1. Estão isentas de taxas as entidades singulares ou colectivas, públicas ou privadas a quem a lei confira tal isenção. 2. A Câmara pode conceder isenções do pagamento de taxas, nomeadamente, a pessoas colectivas de direito público ou de utilidade pública administrativa, instituições particulares de solidariedade social, associações culturais, desportivas, recreativas ou profissionais, cooperativas, corporações religiosas, comissões especiais previstas no artigo 199º do Código Civil, somente quando se destinem à realização dos correspondentes fins estatutários, ou atribuições e competências, no caso das Autarquias Locais.  3. A Câmara pode ainda conceder isenções para as taxas devidas por operações urbanísticas efectuadas por particulares, ao abrigo de programas de recuperação de imóveis degradados ou de índole semelhante. 
 </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>Marinha Grande</t>
   </si>
   <si>
     <t>Taxa reduzida para sujeitos passivos cujo volume de negócios no período anterior não ultrapasse 150.000,00€.</t>
   </si>
   <si>
     <t xml:space="preserve">Redução: 
@@ -4467,92 +4472,93 @@
   </si>
   <si>
     <t xml:space="preserve">No âmbito do Regulamento para Programa de Melhoria à Habitação e Apoio ao Arrendamento Habitacional para Indivíduos ou Agregados Familiares Carenciados do concelho de Aguiar da Beira entendeu o município de Aguiar da Beira atribuir apoios para requalificação de habitação própria degradada e para arrendamento habitacional, destinado a indivíduos ou agregados familiares carenciados, que reúnam as condições previstas no regulamento municipal. </t>
   </si>
   <si>
     <t>Enquadrado no âmbito do Regulamento de Atribuição e Gestão de Fogos de Renda Social são definidas as condições para a atribuição de fogos de habitação social a agregados familiares com fracos recursos económicos de forma a melhorarem a sua qualidade habitacional e, consequentemente, a sua qualidade de vida.</t>
   </si>
   <si>
     <t>"Cartão abem" para apoio na compra de medicamentos sujeitos a receita médica e comparticipados pelo Serviço Nacional de Saúde.</t>
   </si>
   <si>
     <t xml:space="preserve"> No âmbito do Regulamento da Oficina do Idoso "Aguiar até sua Casa" definem as condições de acesso da população idosa e das pessoas com deficiência ou doença prolongada à prestação de apoio gratuito pelos serviços do município na execução de pequenas reparações, nomeadamente, de carpintaria/serralharia, eletricidade, água/saneamento no domicílio dos cidadãos recenseados no concelho de Aguiar da Beira.</t>
   </si>
   <si>
     <t xml:space="preserve">Constituindo-se o Município de Aguiar da Beira como agente educativo e reconhecendo o papel determinante que a Educação assume no pleno desenvolvimento das potencialidades do indivíduo ao longo da vida, e defendendo a valorização de um percurso de mérito, decidiu a autarquia atribuir os Prémios de Mérito Escolar. Estes prémios têm como desiderato reconhecer o mérito, a dedicação, a assiduidade, o esforço no trabalho e o desempenho escolar dos alunos dos 6º, 9º e 12º anos de escolaridade. Reconhecer o mérito e premiar o acesso ao ensino superior dos alunos que frequentam e concluem o ensino secundário no Agrupamento de Escolas de Aguiar da Beira são os objetivos do Prémio de Acesso ao Ensino Superior atribuído.
 </t>
   </si>
   <si>
     <t>O Município garante a gratuitidade das refeições, às crianças do Pré-escolar e 1ºCEB do concelho.</t>
   </si>
   <si>
     <t>Transportes escolares gratuitos para todos os níveis de ensino (do Pré-escolar ao Secundário). Através do Regulamento para atribuição de transportes escolares do município de Aguiar da Beira o Transporte Escolar é gratuito para todos os alunos residentes no concelho de Aguiar da Beira que cumpram determinados requisitos, bem como para os alunos residentes nos municípios limítrofes que frequentem o Agrupamento de Escolas de Aguiar da Beira.
 Programa "Ir e vir" até à Vila de Aguiar da Beira de táxi a pedido pelo preço de um bilhete de autocarro.</t>
   </si>
   <si>
-    <t>Apoio ao arrendamento urbano para fins habitacionais, para pessoas isoladas e famílias que se enquadrem nos requisitos constantes no regulamento (existem candidaturas anuais, sendo, ainda, possível a análise de casos especiais de atribuição ao longo de todo o ano).</t>
+    <t>Apoio ao arrendamento para pessoas isoladas e famílias que se enquadrem nos requisitos constantes no regulamento. Atribuição de habitações sociais para arrendamento, de acordo com regulamento Municipal em vigor.</t>
   </si>
   <si>
     <t>Destina-se a pessoas isoladas em situação de carência económica – Regulamento de Apoio à Recuperação de Habitações degradadas.</t>
   </si>
   <si>
-    <t>Em 6 habitações de cariz social.</t>
+    <t>Foi realizado em 6 habitações de cariz social e neste momento estão 44 habitações a serem reabilitadas, no âmbito do 1.º Direito.</t>
   </si>
   <si>
     <t>Apoio financeiro, para fazer face a despesas com medicação, a pessoas com idade igual ou 65 anos, cujo rendimento per capita seja igual ou inferior a 70% do SMN.</t>
   </si>
   <si>
     <t xml:space="preserve">Serviço teleassistência para pessoas em situação de isolamento social e/ou geográfico. 
 No âmbito do atendimento social, caso a pessoa não possa deslocar-se aos equipamentos municipais, por motivos de doença ou outros, os técnicos da área social fazem o atendimento em contexto de visita domiciliária. </t>
   </si>
   <si>
     <t>Destinadas aos melhores alunos do 6.º, 9.º, 10.º, 11.º e 12.º ano, indicados pelos Estabelecimentos de Ensino.</t>
   </si>
   <si>
-    <t>Gratuitidade de livros de fichas para os alunos que frequentam o 1.º ciclo, por parte do Município.</t>
-[...9 lines deleted...]
-    <t>O Município garante transporte a todas as crianças que frequentam as sessões na sala snoezelen e sala de integração sensorial, sendo a sua frequência gratuita.</t>
+    <t xml:space="preserve">Manuais escolares da responsabilidade do Ministério da Educação. O Município atribui gratuitamente os livros de fichas a todos/as os/as alunos/as que frequentam o ensino do 1.º ciclo da Rede Pública.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Todas as crianças com o 1.ª escalão do abono de família que frequentam o ensino da Rede Pública.
+</t>
+  </si>
+  <si>
+    <t>Todas as crianças que frequentam o 1.º ciclo e suas famílias beneficiam gratuitamente da “ Escola Virtual”.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transporte de ação social escolar; transporte de crianças para sessões na sala snoezelen e sala de integração sensorial.
+</t>
   </si>
   <si>
     <t xml:space="preserve">- Frequência gratuita da sala snoezelen e sala de integração sensorial destinada à população com deficiência ou incapacidade.
 - Atribuição de 20 bolsas de estudo a alunos com baixos rendimentos que frequentam o ensino superior.
 - Apoio em situação de emergência social (apoio no pagamento de renda de casa ou prestação ao banco; medicação; consumos domésticos de água, eletricidade e gás).
 - Apoio aos consumos domésticos de água, saneamento e resíduos urbanos, conforme regulamento municipal.
-- Atribuição de habitações sociais municipais, para arrendamento, através de concurso público.
-- Habitações sociais atribuídas por cedência gratuita, através de concurso público.
 - Atribuição de benefícios aos Bombeiros Voluntários de Albergaria-a-Velha, conforme regulamento municipal.
 - Disponibilização, de forma gratuita, de sessões de educação física, natação e expressão musical a todas as crianças que frequentam a educação pré-escolar da rede pública e solidária.
 - Programa de Idade Maior, com vista ao combate do isolamento, dirigida população com idade igual ou superior a 55 anos de idade, disponibiliza oficinas diversas gratuitas.
 - Disponibilização de sessões gratuitas de música e educação física a todos os idosos que frequentam as IPSS do Concelho.
+- O Serviço de Atendimento e Acompanhamento Social ( SAAS), com atendimento técnico em todas as freguesias do Concelho.
 </t>
   </si>
   <si>
     <t>Oferta Cabaz Bebé Feliz.</t>
   </si>
   <si>
     <t>Isenção de taxas para a reabilitação de imóveis integrados nas ARU.</t>
   </si>
   <si>
     <t>Disponibilização de imóveis a custos controlados, sob a condição de arrendamento com a possibilidade de aquisição.</t>
   </si>
   <si>
     <t>Bolsas no âmbito da Universidade de Verão.</t>
   </si>
   <si>
     <t>Aos alunos do 1º ciclo.</t>
   </si>
   <si>
     <t>Alunos carenciados do escalão A e B, redução de 50%.</t>
   </si>
   <si>
     <t>Manuais escolares, computadores, tablets e acessos à internet.</t>
   </si>
   <si>
     <t>Transporte a pedido no âmbito do projeto da Comunidade Intermunicipal do Médio Tejo.</t>
@@ -10397,2814 +10403,2814 @@
       </c>
       <c r="R53" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B54" s="8" t="s">
         <v>309</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E54" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>306</v>
       </c>
       <c r="G54" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H54" s="9" t="s">
-        <v>37</v>
+        <v>311</v>
       </c>
       <c r="I54" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J54" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K54" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L54" s="8" t="s">
         <v>231</v>
       </c>
       <c r="M54" s="9" t="s">
         <v>103</v>
       </c>
       <c r="N54" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O54" s="9"/>
       <c r="P54" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q54" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R54" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B55" s="8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F55" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G55" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H55" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I55" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J55" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K55" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L55" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M55" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N55" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O55" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P55" s="9" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="Q55" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R55" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B56" s="8" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H56" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J56" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K56" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L56" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M56" s="9" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="N56" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O56" s="9"/>
       <c r="P56" s="9" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="Q56" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R56" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B57" s="8" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E57" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F57" s="9" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G57" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H57" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I57" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J57" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K57" s="8" t="s">
         <v>64</v>
       </c>
       <c r="L57" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M57" s="9"/>
       <c r="N57" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O57" s="9" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="P57" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q57" s="8" t="s">
         <v>56</v>
       </c>
       <c r="R57" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B58" s="8" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E58" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H58" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I58" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J58" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K58" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L58" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M58" s="9"/>
       <c r="N58" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O58" s="9" t="s">
         <v>110</v>
       </c>
       <c r="P58" s="9" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Q58" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R58" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B59" s="8" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E59" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F59" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G59" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H59" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I59" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J59" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K59" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L59" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M59" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N59" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O59" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P59" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q59" s="8" t="s">
         <v>56</v>
       </c>
       <c r="R59" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B60" s="8" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E60" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F60" s="9" t="s">
         <v>268</v>
       </c>
       <c r="G60" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H60" s="9" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="I60" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J60" s="9" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="K60" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L60" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M60" s="9"/>
       <c r="N60" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O60" s="9" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="P60" s="9" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="Q60" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R60" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B61" s="8" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E61" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F61" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G61" s="8" t="s">
         <v>44</v>
       </c>
       <c r="H61" s="9" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I61" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J61" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K61" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L61" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M61" s="9"/>
       <c r="N61" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O61" s="9" t="s">
         <v>110</v>
       </c>
       <c r="P61" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q61" s="8" t="s">
         <v>56</v>
       </c>
       <c r="R61" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B62" s="8" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E62" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F62" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G62" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H62" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I62" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J62" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K62" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L62" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M62" s="9" t="s">
         <v>234</v>
       </c>
       <c r="N62" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O62" s="9"/>
       <c r="P62" s="9" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="Q62" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R62" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B63" s="8" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E63" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F63" s="9" t="s">
         <v>306</v>
       </c>
       <c r="G63" s="8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H63" s="9" t="s">
         <v>296</v>
       </c>
       <c r="I63" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J63" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K63" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L63" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M63" s="9" t="s">
         <v>84</v>
       </c>
       <c r="N63" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O63" s="9"/>
       <c r="P63" s="9" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="Q63" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R63" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B64" s="8" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E64" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G64" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>38</v>
       </c>
       <c r="I64" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J64" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K64" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L64" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M64" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N64" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O64" s="9" t="s">
         <v>38</v>
       </c>
       <c r="P64" s="9" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="Q64" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R64" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B65" s="8" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F65" s="9" t="s">
         <v>306</v>
       </c>
       <c r="G65" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H65" s="9" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I65" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J65" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K65" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L65" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M65" s="9"/>
       <c r="N65" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O65" s="9" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="P65" s="9" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="Q65" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R65" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B66" s="8" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F66" s="9" t="s">
         <v>230</v>
       </c>
       <c r="G66" s="8" t="s">
         <v>122</v>
       </c>
       <c r="H66" s="9" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I66" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J66" s="9" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="K66" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L66" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M66" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N66" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O66" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P66" s="9" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="Q66" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R66" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B67" s="8" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E67" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F67" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G67" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H67" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I67" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J67" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K67" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L67" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M67" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N67" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O67" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P67" s="9" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Q67" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R67" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B68" s="8" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E68" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G68" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H68" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I68" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J68" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K68" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L68" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M68" s="9"/>
       <c r="N68" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O68" s="9" t="s">
         <v>234</v>
       </c>
       <c r="P68" s="9" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="Q68" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R68" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B69" s="8" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E69" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F69" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G69" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H69" s="9" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="I69" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J69" s="9" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K69" s="8" t="s">
         <v>24</v>
       </c>
       <c r="L69" s="8" t="s">
         <v>212</v>
       </c>
       <c r="M69" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N69" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O69" s="9"/>
       <c r="P69" s="9" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="Q69" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R69" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B70" s="8" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E70" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F70" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G70" s="8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H70" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I70" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J70" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K70" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L70" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M70" s="9"/>
       <c r="N70" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O70" s="9" t="s">
         <v>110</v>
       </c>
       <c r="P70" s="9" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="Q70" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R70" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B71" s="8" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E71" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G71" s="8" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H71" s="9" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="I71" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J71" s="9" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="K71" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L71" s="8" t="s">
         <v>171</v>
       </c>
       <c r="M71" s="9" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="N71" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O71" s="9" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="P71" s="9" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="Q71" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R71" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B72" s="8" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E72" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F72" s="9" t="s">
         <v>154</v>
       </c>
       <c r="G72" s="8" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H72" s="9" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="I72" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J72" s="9" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="K72" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L72" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M72" s="9" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="N72" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O72" s="9" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="P72" s="9" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="Q72" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R72" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B73" s="8" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E73" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F73" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G73" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H73" s="9" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="I73" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J73" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K73" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L73" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M73" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N73" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O73" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P73" s="9" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="Q73" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R73" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B74" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E74" s="8" t="s">
         <v>153</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>154</v>
       </c>
       <c r="G74" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H74" s="9" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="I74" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J74" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K74" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L74" s="8" t="s">
         <v>212</v>
       </c>
       <c r="M74" s="9" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="N74" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O74" s="9"/>
       <c r="P74" s="9" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="Q74" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R74" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B75" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E75" s="8" t="s">
         <v>148</v>
       </c>
       <c r="F75" s="9" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G75" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H75" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I75" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J75" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K75" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L75" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N75" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O75" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P75" s="9" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="Q75" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R75" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B76" s="8" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E76" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F76" s="9" t="s">
         <v>306</v>
       </c>
       <c r="G76" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H76" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I76" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J76" s="9" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="K76" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L76" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M76" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N76" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O76" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P76" s="9" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Q76" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R76" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B77" s="8" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E77" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F77" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G77" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H77" s="9" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="I77" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J77" s="9" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="K77" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L77" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M77" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N77" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O77" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P77" s="9" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="Q77" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R77" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B78" s="8" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E78" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F78" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G78" s="8" t="s">
         <v>275</v>
       </c>
       <c r="H78" s="9" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I78" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J78" s="9" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="K78" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L78" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N78" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O78" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P78" s="9" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="Q78" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R78" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B79" s="8" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E79" s="8" t="s">
         <v>99</v>
       </c>
       <c r="F79" s="9" t="s">
         <v>189</v>
       </c>
       <c r="G79" s="8" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H79" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I79" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J79" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K79" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L79" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M79" s="9"/>
       <c r="N79" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O79" s="9" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="P79" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q79" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R79" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B80" s="8" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E80" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F80" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G80" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H80" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I80" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J80" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K80" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L80" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M80" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N80" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O80" s="9" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="P80" s="9" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="Q80" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R80" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B81" s="8" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E81" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F81" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G81" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H81" s="9" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="I81" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J81" s="9" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="K81" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L81" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M81" s="9"/>
       <c r="N81" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O81" s="9" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="P81" s="9" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Q81" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R81" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B82" s="8" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E82" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F82" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G82" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H82" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I82" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J82" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K82" s="8" t="s">
         <v>73</v>
       </c>
       <c r="L82" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M82" s="9" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="N82" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O82" s="9"/>
       <c r="P82" s="9" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="Q82" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R82" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B83" s="8" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E83" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F83" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G83" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H83" s="9" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="I83" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J83" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K83" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L83" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M83" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N83" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O83" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P83" s="9" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="Q83" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R83" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B84" s="8" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E84" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F84" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G84" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H84" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I84" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J84" s="9" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="K84" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L84" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M84" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N84" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O84" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P84" s="9" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="Q84" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R84" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B85" s="8" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E85" s="8" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F85" s="9" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="G85" s="8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H85" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I85" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J85" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K85" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L85" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M85" s="9"/>
       <c r="N85" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O85" s="9"/>
       <c r="P85" s="9" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q85" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R85" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B86" s="8" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E86" s="8" t="s">
         <v>107</v>
       </c>
       <c r="F86" s="9" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="G86" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H86" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I86" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J86" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K86" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L86" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M86" s="9"/>
       <c r="N86" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O86" s="9"/>
       <c r="P86" s="9" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="Q86" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R86" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B87" s="8" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E87" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F87" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G87" s="8" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H87" s="9" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="I87" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J87" s="9" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="K87" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L87" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M87" s="9" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="N87" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O87" s="9"/>
       <c r="P87" s="9" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="Q87" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R87" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B88" s="8" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E88" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F88" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G88" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H88" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I88" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J88" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K88" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L88" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M88" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N88" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O88" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P88" s="9" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="Q88" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R88" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B89" s="8" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E89" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F89" s="9" t="s">
         <v>263</v>
       </c>
       <c r="G89" s="8" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H89" s="9" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="I89" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J89" s="9" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="K89" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L89" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M89" s="9" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="N89" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O89" s="9"/>
       <c r="P89" s="9" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="Q89" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R89" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B90" s="8" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E90" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F90" s="9" t="s">
         <v>263</v>
       </c>
       <c r="G90" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H90" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I90" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J90" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K90" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L90" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M90" s="9"/>
       <c r="N90" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O90" s="9" t="s">
         <v>234</v>
       </c>
       <c r="P90" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q90" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R90" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B91" s="8" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F91" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G91" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H91" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I91" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J91" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K91" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L91" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M91" s="9" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="N91" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O91" s="9"/>
       <c r="P91" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q91" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R91" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B92" s="8" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F92" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>122</v>
       </c>
       <c r="H92" s="9" t="s">
         <v>38</v>
       </c>
       <c r="I92" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J92" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K92" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L92" s="8" t="s">
         <v>171</v>
       </c>
       <c r="M92" s="9" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="N92" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O92" s="9" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="P92" s="9" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="Q92" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R92" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B93" s="8" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E93" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F93" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G93" s="8" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H93" s="9" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="I93" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J93" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K93" s="8" t="s">
         <v>171</v>
       </c>
       <c r="L93" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M93" s="9"/>
       <c r="N93" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O93" s="9" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="P93" s="9" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="Q93" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R93" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B94" s="8" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E94" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F94" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G94" s="8" t="s">
         <v>132</v>
       </c>
       <c r="H94" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I94" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J94" s="9" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="K94" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L94" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M94" s="9"/>
       <c r="N94" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O94" s="9" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="P94" s="9" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="Q94" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R94" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B95" s="8" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E95" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F95" s="9" t="s">
         <v>306</v>
       </c>
       <c r="G95" s="8" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H95" s="9" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="I95" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J95" s="9" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="K95" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L95" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M95" s="9"/>
       <c r="N95" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O95" s="9" t="s">
         <v>103</v>
       </c>
       <c r="P95" s="9" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="Q95" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R95" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B96" s="8" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E96" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F96" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G96" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H96" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I96" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J96" s="9" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="K96" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L96" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M96" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N96" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O96" s="9" t="s">
         <v>38</v>
       </c>
       <c r="P96" s="9" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="Q96" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R96" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B97" s="8" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E97" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F97" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G97" s="8" t="s">
         <v>122</v>
       </c>
       <c r="H97" s="9" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I97" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J97" s="9" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="K97" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L97" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M97" s="9" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N97" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O97" s="9"/>
       <c r="P97" s="9" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="Q97" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R97" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B98" s="8" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E98" s="8" t="s">
         <v>273</v>
       </c>
       <c r="F98" s="9" t="s">
         <v>295</v>
       </c>
       <c r="G98" s="8" t="s">
         <v>132</v>
       </c>
       <c r="H98" s="9" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="I98" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J98" s="9" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="K98" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L98" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M98" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N98" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O98" s="9"/>
       <c r="P98" s="9" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="Q98" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R98" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B99" s="8" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C99" s="9" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E99" s="8" t="s">
         <v>34</v>
       </c>
       <c r="F99" s="9" t="s">
         <v>35</v>
       </c>
       <c r="G99" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H99" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I99" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J99" s="9" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="K99" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L99" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M99" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N99" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O99" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P99" s="9" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Q99" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R99" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B100" s="8" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E100" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F100" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G100" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H100" s="9" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="I100" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J100" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K100" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L100" s="8" t="s">
         <v>212</v>
       </c>
       <c r="M100" s="9" t="s">
         <v>103</v>
       </c>
       <c r="N100" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O100" s="9" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="P100" s="9" t="s">
         <v>76</v>
       </c>
       <c r="Q100" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R100" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B101" s="8" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E101" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F101" s="9" t="s">
         <v>94</v>
       </c>
       <c r="G101" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H101" s="9" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="I101" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J101" s="9" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K101" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L101" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M101" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N101" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O101" s="9" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="P101" s="9" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="Q101" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R101" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B102" s="8" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>19</v>
       </c>
       <c r="E102" s="8" t="s">
         <v>20</v>
       </c>
       <c r="F102" s="9" t="s">
         <v>21</v>
       </c>
       <c r="G102" s="8" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H102" s="9" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="I102" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J102" s="9" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K102" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L102" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M102" s="9"/>
       <c r="N102" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O102" s="9" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="P102" s="9" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="Q102" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R102" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B103" s="8" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E103" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F103" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G103" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H103" s="9" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="I103" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J103" s="9" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="K103" s="8" t="s">
         <v>44</v>
       </c>
       <c r="L103" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M103" s="9" t="s">
         <v>38</v>
       </c>
       <c r="N103" s="8" t="s">
         <v>28</v>
       </c>
       <c r="O103" s="9" t="s">
         <v>45</v>
       </c>
       <c r="P103" s="9" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="Q103" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R103" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B104" s="8" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E104" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F104" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G104" s="8" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H104" s="9" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="I104" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J104" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K104" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L104" s="8" t="s">
         <v>27</v>
       </c>
       <c r="M104" s="9"/>
       <c r="N104" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O104" s="9"/>
       <c r="P104" s="9" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="Q104" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R104" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B105" s="8" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E105" s="8" t="s">
         <v>130</v>
       </c>
       <c r="F105" s="9" t="s">
         <v>131</v>
       </c>
       <c r="G105" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H105" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I105" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J105" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K105" s="8" t="s">
         <v>53</v>
       </c>
       <c r="L105" s="8" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="M105" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N105" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O105" s="9"/>
       <c r="P105" s="9" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="Q105" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R105" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B106" s="8" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E106" s="8" t="s">
         <v>148</v>
       </c>
       <c r="F106" s="9" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G106" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H106" s="9" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="I106" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J106" s="9" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="K106" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L106" s="8" t="s">
         <v>74</v>
       </c>
       <c r="M106" s="9" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="N106" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O106" s="9"/>
       <c r="P106" s="9" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="Q106" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R106" s="8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107" s="1" customFormat="1" ht="30" customHeight="1">
       <c r="B107" s="8" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E107" s="8" t="s">
         <v>267</v>
       </c>
       <c r="F107" s="9" t="s">
         <v>268</v>
       </c>
       <c r="G107" s="8" t="s">
         <v>36</v>
       </c>
       <c r="H107" s="9" t="s">
         <v>37</v>
       </c>
       <c r="I107" s="8" t="s">
         <v>24</v>
       </c>
       <c r="J107" s="9" t="s">
         <v>38</v>
       </c>
       <c r="K107" s="8" t="s">
         <v>26</v>
       </c>
       <c r="L107" s="8" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M107" s="9" t="s">
         <v>55</v>
       </c>
       <c r="N107" s="8" t="s">
         <v>56</v>
       </c>
       <c r="O107" s="9"/>
       <c r="P107" s="9" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="Q107" s="8" t="s">
         <v>28</v>
       </c>
       <c r="R107" s="8" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" zoomScalePageLayoutView="90" workbookViewId="0"/>
   </sheetViews>
@@ -13244,2296 +13250,2296 @@
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
     </row>
     <row r="6">
       <c r="B6" s="12"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
     </row>
     <row r="7">
       <c r="B7" s="14" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D7" s="15" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E7" s="15" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="I7" s="15" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J7" s="15" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="K7" s="15" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="L7" s="15" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="8" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B8" s="6" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C8" s="16" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="16" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="16" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="I8" s="16" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="J8" s="16" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="K8" s="16" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="L8" s="18" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="9" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B9" s="6" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C9" s="16" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D9" s="17"/>
       <c r="E9" s="16" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="F9" s="16" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="19"/>
     </row>
     <row r="10" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B10" s="6" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C10" s="16" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D10" s="16" t="s">
+        <v>572</v>
+      </c>
+      <c r="E10" s="16" t="s">
         <v>571</v>
       </c>
-      <c r="E10" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="16" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="G10" s="16" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="H10" s="16" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="I10" s="16" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="J10" s="16" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="K10" s="16" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="L10" s="19"/>
     </row>
     <row r="11" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B11" s="6" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C11" s="17"/>
       <c r="D11" s="17"/>
       <c r="E11" s="17"/>
       <c r="F11" s="16" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="G11" s="16" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="H11" s="16" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="I11" s="16" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="J11" s="17"/>
       <c r="K11" s="16" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="L11" s="18" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="12" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B12" s="6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="17"/>
       <c r="E12" s="17"/>
       <c r="F12" s="16" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="16" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="17"/>
       <c r="L12" s="18" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="13" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B13" s="6" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C13" s="17"/>
       <c r="D13" s="17"/>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="I13" s="17"/>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="19"/>
     </row>
     <row r="14" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B14" s="6" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C14" s="17"/>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="16" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H14" s="16" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="I14" s="17"/>
       <c r="J14" s="16" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="K14" s="16" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="L14" s="18" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="15" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B15" s="6" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C15" s="16" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E15" s="17"/>
       <c r="F15" s="16" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="16" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="I15" s="17"/>
       <c r="J15" s="16" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="K15" s="16" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="L15" s="18" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="16" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B16" s="6" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C16" s="16" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D16" s="17"/>
       <c r="E16" s="16" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="F16" s="16" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="G16" s="16" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="H16" s="16" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="I16" s="17"/>
       <c r="J16" s="17"/>
       <c r="K16" s="16" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="L16" s="18" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="17" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B17" s="6" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C17" s="16" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E17" s="16" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F17" s="16" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="G17" s="16" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="I17" s="16" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="J17" s="16" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="K17" s="16" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="L17" s="18" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="18" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B18" s="6" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C18" s="16" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D18" s="17"/>
       <c r="E18" s="17"/>
       <c r="F18" s="17"/>
       <c r="G18" s="16" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="H18" s="16" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I18" s="17"/>
       <c r="J18" s="16" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="K18" s="17"/>
       <c r="L18" s="19"/>
     </row>
     <row r="19" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B19" s="6" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C19" s="16" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="16" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="G19" s="16" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="H19" s="17"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
       <c r="L19" s="18" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="20" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B20" s="6" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="16" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="16" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="I20" s="17"/>
       <c r="J20" s="16" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="K20" s="16" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="L20" s="18" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="21" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B21" s="6" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="16" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="G21" s="17"/>
       <c r="H21" s="16" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="16" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="L21" s="18" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="22" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B22" s="6" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="16" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="16" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="L22" s="19"/>
     </row>
     <row r="23" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B23" s="6" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C23" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E23" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F23" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G23" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="H23" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="I23" s="16" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="J23" s="16" t="s">
+        <v>647</v>
+      </c>
+      <c r="K23" s="16" t="s">
+        <v>647</v>
+      </c>
+      <c r="L23" s="18" t="s">
         <v>646</v>
-      </c>
-[...4 lines deleted...]
-        <v>645</v>
       </c>
     </row>
     <row r="24" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B24" s="6" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C24" s="17"/>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="16" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="I24" s="17"/>
       <c r="J24" s="17"/>
       <c r="K24" s="16" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="L24" s="19"/>
     </row>
     <row r="25" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B25" s="6" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="17"/>
       <c r="G25" s="17"/>
       <c r="H25" s="17"/>
       <c r="I25" s="17"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="18" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="26" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B26" s="6" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C26" s="17"/>
       <c r="D26" s="17"/>
       <c r="E26" s="17"/>
       <c r="F26" s="17"/>
       <c r="G26" s="17"/>
       <c r="H26" s="16" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="I26" s="16" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="J26" s="16" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="K26" s="16" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="L26" s="18" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="27" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B27" s="6" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C27" s="17"/>
       <c r="D27" s="17"/>
       <c r="E27" s="17"/>
       <c r="F27" s="16" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="G27" s="17"/>
       <c r="H27" s="16" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="19"/>
     </row>
     <row r="28" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B28" s="6" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C28" s="17"/>
       <c r="D28" s="17"/>
       <c r="E28" s="17"/>
       <c r="F28" s="17"/>
       <c r="G28" s="17"/>
       <c r="H28" s="17"/>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="19"/>
     </row>
     <row r="29" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B29" s="6" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="17"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="18" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="30" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B30" s="6" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C30" s="16" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
       <c r="F30" s="16" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="16" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="K30" s="17"/>
       <c r="L30" s="19"/>
     </row>
     <row r="31" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B31" s="6" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="17"/>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="17"/>
       <c r="L31" s="18" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="32" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B32" s="6" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C32" s="16" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D32" s="17"/>
       <c r="E32" s="16" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F32" s="17"/>
       <c r="G32" s="17"/>
       <c r="H32" s="17"/>
       <c r="I32" s="17"/>
       <c r="J32" s="17"/>
       <c r="K32" s="17"/>
       <c r="L32" s="19"/>
     </row>
     <row r="33" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B33" s="6" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
       <c r="E33" s="17"/>
       <c r="F33" s="17"/>
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="17"/>
       <c r="J33" s="17"/>
       <c r="K33" s="16" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="L33" s="18" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="34" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B34" s="6" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C34" s="17"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="16" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="I34" s="16" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="J34" s="16" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="K34" s="16" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="L34" s="18" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="35" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B35" s="6" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C35" s="16" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="17"/>
       <c r="G35" s="17"/>
       <c r="H35" s="16" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="I35" s="17"/>
       <c r="J35" s="17"/>
       <c r="K35" s="16" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="L35" s="19"/>
     </row>
     <row r="36" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B36" s="6" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C36" s="16" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="D36" s="17"/>
       <c r="E36" s="17"/>
       <c r="F36" s="16" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="G36" s="17"/>
       <c r="H36" s="16" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="I36" s="16" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="J36" s="16" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="K36" s="16" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="L36" s="18" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="37" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B37" s="6" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C37" s="17"/>
       <c r="D37" s="17"/>
       <c r="E37" s="17"/>
       <c r="F37" s="17"/>
       <c r="G37" s="17"/>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="19"/>
     </row>
     <row r="38" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B38" s="6" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C38" s="17"/>
       <c r="D38" s="17"/>
       <c r="E38" s="17"/>
       <c r="F38" s="17"/>
       <c r="G38" s="17"/>
       <c r="H38" s="16" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="I38" s="17"/>
       <c r="J38" s="17"/>
       <c r="K38" s="16" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="L38" s="18" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="39" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B39" s="6" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C39" s="16" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D39" s="17"/>
       <c r="E39" s="17"/>
       <c r="F39" s="17"/>
       <c r="G39" s="17"/>
       <c r="H39" s="16" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="I39" s="17"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="19"/>
     </row>
     <row r="40" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B40" s="6" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C40" s="17"/>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="17"/>
       <c r="G40" s="16" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="H40" s="16" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="I40" s="16" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="J40" s="16" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="K40" s="16" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="L40" s="18" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="41" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B41" s="6" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C41" s="17"/>
       <c r="D41" s="17"/>
       <c r="E41" s="17"/>
       <c r="F41" s="16" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="17"/>
       <c r="J41" s="16" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="K41" s="16" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="L41" s="18" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
     </row>
     <row r="42" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B42" s="6" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C42" s="16" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="D42" s="17"/>
       <c r="E42" s="16" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="F42" s="16" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="H42" s="16" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="I42" s="16" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="J42" s="16" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="K42" s="16" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="L42" s="18" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="43" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B43" s="6" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="16" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="16" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="L43" s="19"/>
     </row>
     <row r="44" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B44" s="6" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C44" s="16" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D44" s="17"/>
       <c r="E44" s="16" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F44" s="16" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="G44" s="16" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H44" s="16" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="I44" s="16" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="J44" s="16" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="K44" s="16" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="L44" s="18" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="45" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B45" s="6" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C45" s="17"/>
       <c r="D45" s="17"/>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="16" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="H45" s="16" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="I45" s="17"/>
       <c r="J45" s="17"/>
       <c r="K45" s="17"/>
       <c r="L45" s="19"/>
     </row>
     <row r="46" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B46" s="6" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="16" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="G46" s="17"/>
       <c r="H46" s="16" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="I46" s="17"/>
       <c r="J46" s="16" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="K46" s="17"/>
       <c r="L46" s="19"/>
     </row>
     <row r="47" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B47" s="6" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C47" s="16" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="16" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="G47" s="17"/>
       <c r="H47" s="16" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="I47" s="17"/>
       <c r="J47" s="17"/>
       <c r="K47" s="17"/>
       <c r="L47" s="18" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="48" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B48" s="6" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C48" s="16" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D48" s="16" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="E48" s="17"/>
       <c r="F48" s="17"/>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="17"/>
       <c r="J48" s="16" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="K48" s="16" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="L48" s="19"/>
     </row>
     <row r="49" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B49" s="6" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C49" s="16" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="17"/>
       <c r="G49" s="17"/>
       <c r="H49" s="16" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="I49" s="17"/>
       <c r="J49" s="17"/>
       <c r="K49" s="16" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="L49" s="19"/>
     </row>
     <row r="50" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B50" s="6" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C50" s="17"/>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="18" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="51" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B51" s="6" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C51" s="17"/>
       <c r="D51" s="17"/>
       <c r="E51" s="17"/>
       <c r="F51" s="17"/>
       <c r="G51" s="17"/>
       <c r="H51" s="16" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="I51" s="16" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="J51" s="16" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="K51" s="16" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="L51" s="18" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
     </row>
     <row r="52" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B52" s="6" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C52" s="16" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D52" s="17"/>
       <c r="E52" s="17"/>
       <c r="F52" s="17"/>
       <c r="G52" s="17"/>
       <c r="H52" s="16" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="I52" s="17"/>
       <c r="J52" s="17"/>
       <c r="K52" s="17"/>
       <c r="L52" s="18" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
     </row>
     <row r="53" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B53" s="6" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C53" s="16" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="D53" s="17"/>
       <c r="E53" s="17"/>
       <c r="F53" s="16" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="G53" s="17"/>
       <c r="H53" s="17"/>
       <c r="I53" s="17"/>
       <c r="J53" s="17"/>
       <c r="K53" s="16" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="L53" s="19"/>
     </row>
     <row r="54" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B54" s="6" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C54" s="17"/>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="16" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="G54" s="17"/>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="17"/>
       <c r="K54" s="17"/>
       <c r="L54" s="19"/>
     </row>
     <row r="55" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B55" s="6" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C55" s="16" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D55" s="17"/>
       <c r="E55" s="17"/>
       <c r="F55" s="16" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="G55" s="16" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="H55" s="16" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="I55" s="17"/>
       <c r="J55" s="17"/>
       <c r="K55" s="16" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="L55" s="19"/>
     </row>
     <row r="56" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B56" s="6" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C56" s="16" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="16" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="G56" s="17"/>
       <c r="H56" s="16" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="19"/>
     </row>
     <row r="57" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B57" s="6" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C57" s="17"/>
       <c r="D57" s="17"/>
       <c r="E57" s="17"/>
       <c r="F57" s="17"/>
       <c r="G57" s="17"/>
       <c r="H57" s="17"/>
       <c r="I57" s="17"/>
       <c r="J57" s="17"/>
       <c r="K57" s="17"/>
       <c r="L57" s="19"/>
     </row>
     <row r="58" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B58" s="6" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C58" s="16" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D58" s="17"/>
       <c r="E58" s="17"/>
       <c r="F58" s="16" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="G58" s="17"/>
       <c r="H58" s="16" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="I58" s="17"/>
       <c r="J58" s="17"/>
       <c r="K58" s="17"/>
       <c r="L58" s="19"/>
     </row>
     <row r="59" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B59" s="6" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C59" s="17"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
       <c r="I59" s="17"/>
       <c r="J59" s="17"/>
       <c r="K59" s="17"/>
       <c r="L59" s="19"/>
     </row>
     <row r="60" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B60" s="6" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C60" s="16" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="16" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="G60" s="17"/>
       <c r="H60" s="16" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="I60" s="17"/>
       <c r="J60" s="17"/>
       <c r="K60" s="16" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="L60" s="18" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="61" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B61" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C61" s="17"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
       <c r="I61" s="17"/>
       <c r="J61" s="17"/>
       <c r="K61" s="17"/>
       <c r="L61" s="19"/>
     </row>
     <row r="62" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B62" s="6" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C62" s="17"/>
       <c r="D62" s="17"/>
       <c r="E62" s="17"/>
       <c r="F62" s="17"/>
       <c r="G62" s="17"/>
       <c r="H62" s="16" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="I62" s="17"/>
       <c r="J62" s="17"/>
       <c r="K62" s="16" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="L62" s="18" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
     </row>
     <row r="63" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B63" s="6" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C63" s="17"/>
       <c r="D63" s="17"/>
       <c r="E63" s="16" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F63" s="17"/>
       <c r="G63" s="17"/>
       <c r="H63" s="17"/>
       <c r="I63" s="17"/>
       <c r="J63" s="17"/>
       <c r="K63" s="16" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="L63" s="19"/>
     </row>
     <row r="64" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B64" s="6" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C64" s="17"/>
       <c r="D64" s="17"/>
       <c r="E64" s="17"/>
       <c r="F64" s="17"/>
       <c r="G64" s="17"/>
       <c r="H64" s="16" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="I64" s="16" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="J64" s="16" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="K64" s="16" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="L64" s="19"/>
     </row>
     <row r="65" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B65" s="6" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C65" s="17"/>
       <c r="D65" s="17"/>
       <c r="E65" s="17"/>
       <c r="F65" s="16" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="G65" s="16" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="H65" s="16" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="I65" s="16" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="J65" s="17"/>
       <c r="K65" s="16" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="L65" s="18" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="66" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B66" s="6" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C66" s="16" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D66" s="17"/>
       <c r="E66" s="16" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F66" s="16" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="G66" s="17"/>
       <c r="H66" s="16" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="I66" s="17"/>
       <c r="J66" s="17"/>
       <c r="K66" s="17"/>
       <c r="L66" s="19"/>
     </row>
     <row r="67" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B67" s="6" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C67" s="16" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="D67" s="17"/>
       <c r="E67" s="17"/>
       <c r="F67" s="16" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="G67" s="17"/>
       <c r="H67" s="17"/>
       <c r="I67" s="16" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="J67" s="17"/>
       <c r="K67" s="17"/>
       <c r="L67" s="18" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="68" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B68" s="6" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C68" s="16" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D68" s="17"/>
       <c r="E68" s="17"/>
       <c r="F68" s="17"/>
       <c r="G68" s="17"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="17"/>
       <c r="K68" s="17"/>
       <c r="L68" s="18" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="69" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B69" s="6" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C69" s="17"/>
       <c r="D69" s="17"/>
       <c r="E69" s="17"/>
       <c r="F69" s="16" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="G69" s="16" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="H69" s="16" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="I69" s="17"/>
       <c r="J69" s="17"/>
       <c r="K69" s="17"/>
       <c r="L69" s="19"/>
     </row>
     <row r="70" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B70" s="6" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C70" s="16" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="D70" s="17"/>
       <c r="E70" s="17"/>
       <c r="F70" s="16" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="G70" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="H70" s="16" t="s">
+        <v>831</v>
+      </c>
+      <c r="I70" s="16" t="s">
+        <v>832</v>
+      </c>
+      <c r="J70" s="16" t="s">
         <v>829</v>
       </c>
-      <c r="H70" s="16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K70" s="16" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="L70" s="19"/>
     </row>
     <row r="71" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B71" s="6" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C71" s="17"/>
       <c r="D71" s="17"/>
       <c r="E71" s="17"/>
       <c r="F71" s="17"/>
       <c r="G71" s="17"/>
       <c r="H71" s="17"/>
       <c r="I71" s="17"/>
       <c r="J71" s="16" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="K71" s="16" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="L71" s="19"/>
     </row>
     <row r="72" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B72" s="6" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C72" s="17"/>
       <c r="D72" s="17"/>
       <c r="E72" s="17"/>
       <c r="F72" s="16" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="G72" s="17"/>
       <c r="H72" s="16" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="I72" s="17"/>
       <c r="J72" s="17"/>
       <c r="K72" s="17"/>
       <c r="L72" s="18" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
     </row>
     <row r="73" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B73" s="6" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C73" s="17"/>
       <c r="D73" s="17"/>
       <c r="E73" s="17"/>
       <c r="F73" s="16" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="G73" s="17"/>
       <c r="H73" s="16" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="I73" s="17"/>
       <c r="J73" s="17"/>
       <c r="K73" s="17"/>
       <c r="L73" s="19"/>
     </row>
     <row r="74" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B74" s="6" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C74" s="16" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="17"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="17"/>
       <c r="J74" s="17"/>
       <c r="K74" s="17"/>
       <c r="L74" s="19"/>
     </row>
     <row r="75" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B75" s="6" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C75" s="17"/>
       <c r="D75" s="17"/>
       <c r="E75" s="17"/>
       <c r="F75" s="16" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G75" s="17"/>
       <c r="H75" s="16" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I75" s="17"/>
       <c r="J75" s="17"/>
       <c r="K75" s="16" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="L75" s="19"/>
     </row>
     <row r="76" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B76" s="6" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C76" s="16" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="D76" s="17"/>
       <c r="E76" s="17"/>
       <c r="F76" s="17"/>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
       <c r="I76" s="17"/>
       <c r="J76" s="17"/>
       <c r="K76" s="17"/>
       <c r="L76" s="19"/>
     </row>
     <row r="77" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B77" s="6" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C77" s="16" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="D77" s="17"/>
       <c r="E77" s="17"/>
       <c r="F77" s="16" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="G77" s="17"/>
       <c r="H77" s="16" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="I77" s="17"/>
       <c r="J77" s="17"/>
       <c r="K77" s="16" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="L77" s="19"/>
     </row>
     <row r="78" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B78" s="6" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C78" s="16" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="D78" s="16" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E78" s="17"/>
       <c r="F78" s="17"/>
       <c r="G78" s="17"/>
       <c r="H78" s="16" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="I78" s="17"/>
       <c r="J78" s="17"/>
       <c r="K78" s="16" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="L78" s="19"/>
     </row>
     <row r="79" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B79" s="6" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C79" s="17"/>
       <c r="D79" s="17"/>
       <c r="E79" s="17"/>
       <c r="F79" s="17"/>
       <c r="G79" s="17"/>
       <c r="H79" s="16" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="I79" s="17"/>
       <c r="J79" s="17"/>
       <c r="K79" s="16" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="L79" s="19"/>
     </row>
     <row r="80" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B80" s="6" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C80" s="16" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="16" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="I80" s="16" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="J80" s="16" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="K80" s="16" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="L80" s="19"/>
     </row>
     <row r="81" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B81" s="6" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C81" s="16" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="D81" s="17"/>
       <c r="E81" s="16" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F81" s="17"/>
       <c r="G81" s="17"/>
       <c r="H81" s="16" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="I81" s="17"/>
       <c r="J81" s="16" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="K81" s="16" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L81" s="18" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="82" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B82" s="6" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C82" s="16" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="D82" s="17"/>
       <c r="E82" s="17"/>
       <c r="F82" s="17"/>
       <c r="G82" s="17"/>
       <c r="H82" s="17"/>
       <c r="I82" s="17"/>
       <c r="J82" s="17"/>
       <c r="K82" s="17"/>
       <c r="L82" s="19"/>
     </row>
     <row r="83" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B83" s="6" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C83" s="16" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="D83" s="17"/>
       <c r="E83" s="17"/>
       <c r="F83" s="16" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="G83" s="16" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="H83" s="16" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="I83" s="17"/>
       <c r="J83" s="17"/>
       <c r="K83" s="16" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="L83" s="19"/>
     </row>
     <row r="84" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B84" s="6" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="C84" s="16" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="D84" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="E84" s="16" t="s">
         <v>883</v>
       </c>
-      <c r="E84" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F84" s="16" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G84" s="16" t="s">
+        <v>885</v>
+      </c>
+      <c r="H84" s="16" t="s">
         <v>884</v>
       </c>
-      <c r="H84" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I84" s="16" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="J84" s="16" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="K84" s="16" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="L84" s="19"/>
     </row>
     <row r="85" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B85" s="6" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C85" s="17"/>
       <c r="D85" s="17"/>
       <c r="E85" s="17"/>
       <c r="F85" s="17"/>
       <c r="G85" s="17"/>
       <c r="H85" s="16" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="I85" s="17"/>
       <c r="J85" s="17"/>
       <c r="K85" s="16" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="L85" s="19"/>
     </row>
     <row r="86" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B86" s="6" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C86" s="16" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="D86" s="17"/>
       <c r="E86" s="16" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F86" s="16" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="G86" s="17"/>
       <c r="H86" s="16" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="I86" s="16" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="J86" s="17"/>
       <c r="K86" s="16" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="L86" s="18" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="87" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B87" s="6" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C87" s="17"/>
       <c r="D87" s="17"/>
       <c r="E87" s="17"/>
       <c r="F87" s="17"/>
       <c r="G87" s="17"/>
       <c r="H87" s="17"/>
       <c r="I87" s="17"/>
       <c r="J87" s="17"/>
       <c r="K87" s="16" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="L87" s="18" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="88" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B88" s="6" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C88" s="16" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D88" s="17"/>
       <c r="E88" s="17"/>
       <c r="F88" s="17"/>
       <c r="G88" s="17"/>
       <c r="H88" s="17"/>
       <c r="I88" s="17"/>
       <c r="J88" s="17"/>
       <c r="K88" s="17"/>
       <c r="L88" s="19"/>
     </row>
     <row r="89" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B89" s="6" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C89" s="16" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D89" s="17"/>
       <c r="E89" s="17"/>
       <c r="F89" s="17"/>
       <c r="G89" s="17"/>
       <c r="H89" s="17"/>
       <c r="I89" s="17"/>
       <c r="J89" s="17"/>
       <c r="K89" s="17"/>
       <c r="L89" s="18" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
     </row>
     <row r="90" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B90" s="6" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C90" s="16" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="17"/>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
       <c r="I90" s="17"/>
       <c r="J90" s="17"/>
       <c r="K90" s="17"/>
       <c r="L90" s="19"/>
     </row>
     <row r="91" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B91" s="6" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C91" s="17"/>
       <c r="D91" s="16" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E91" s="16" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F91" s="16" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="G91" s="17"/>
       <c r="H91" s="17"/>
       <c r="I91" s="17"/>
       <c r="J91" s="17"/>
       <c r="K91" s="16" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="L91" s="19"/>
     </row>
     <row r="92" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B92" s="6" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="17"/>
       <c r="F92" s="17"/>
       <c r="G92" s="17"/>
       <c r="H92" s="16" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="I92" s="16" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="J92" s="17"/>
       <c r="K92" s="16" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="L92" s="19"/>
     </row>
     <row r="93" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B93" s="6" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C93" s="17"/>
       <c r="D93" s="17"/>
       <c r="E93" s="17"/>
       <c r="F93" s="17"/>
       <c r="G93" s="17"/>
       <c r="H93" s="16" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="I93" s="17"/>
       <c r="J93" s="17"/>
       <c r="K93" s="17"/>
       <c r="L93" s="19"/>
     </row>
     <row r="94" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B94" s="6" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C94" s="17"/>
       <c r="D94" s="17"/>
       <c r="E94" s="17"/>
       <c r="F94" s="17"/>
       <c r="G94" s="17"/>
       <c r="H94" s="17"/>
       <c r="I94" s="17"/>
       <c r="J94" s="17"/>
       <c r="K94" s="17"/>
       <c r="L94" s="18" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="95" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B95" s="6" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C95" s="16" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="D95" s="17"/>
       <c r="E95" s="17"/>
       <c r="F95" s="16" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="G95" s="17"/>
       <c r="H95" s="16" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="I95" s="17"/>
       <c r="J95" s="17"/>
       <c r="K95" s="17"/>
       <c r="L95" s="19"/>
     </row>
     <row r="96" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B96" s="6" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C96" s="16" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="D96" s="17"/>
       <c r="E96" s="17"/>
       <c r="F96" s="17"/>
       <c r="G96" s="17"/>
       <c r="H96" s="16" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="I96" s="16" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="J96" s="16" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="K96" s="17"/>
       <c r="L96" s="18" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="97" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B97" s="6" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C97" s="17"/>
       <c r="D97" s="17"/>
       <c r="E97" s="17"/>
       <c r="F97" s="17"/>
       <c r="G97" s="16" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="H97" s="17"/>
       <c r="I97" s="17"/>
       <c r="J97" s="17"/>
       <c r="K97" s="16" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="L97" s="19"/>
     </row>
     <row r="98" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B98" s="6" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C98" s="17"/>
       <c r="D98" s="17"/>
       <c r="E98" s="17"/>
       <c r="F98" s="17"/>
       <c r="G98" s="17"/>
       <c r="H98" s="16" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="I98" s="16" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="J98" s="16" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="K98" s="16" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="L98" s="19"/>
     </row>
     <row r="99" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B99" s="6" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C99" s="16" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D99" s="17"/>
       <c r="E99" s="16" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F99" s="17"/>
       <c r="G99" s="17"/>
       <c r="H99" s="16" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="19"/>
     </row>
     <row r="100" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B100" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C100" s="17"/>
       <c r="D100" s="17"/>
       <c r="E100" s="17"/>
       <c r="F100" s="17"/>
       <c r="G100" s="16" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="H100" s="16" t="s">
+        <v>945</v>
+      </c>
+      <c r="I100" s="16" t="s">
         <v>944</v>
       </c>
-      <c r="I100" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J100" s="16" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="K100" s="16" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="L100" s="18" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
     </row>
     <row r="101" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B101" s="6" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C101" s="16" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="D101" s="17"/>
       <c r="E101" s="16" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="F101" s="17"/>
       <c r="G101" s="17"/>
       <c r="H101" s="16" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="I101" s="16" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="J101" s="16" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="K101" s="16" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="L101" s="19"/>
     </row>
     <row r="102" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B102" s="6" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C102" s="17"/>
       <c r="D102" s="17"/>
       <c r="E102" s="17"/>
       <c r="F102" s="16" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="G102" s="16" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="H102" s="17"/>
       <c r="I102" s="17"/>
       <c r="J102" s="17"/>
       <c r="K102" s="16" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="L102" s="19"/>
     </row>
     <row r="103" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B103" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C103" s="17"/>
       <c r="D103" s="17"/>
       <c r="E103" s="17"/>
       <c r="F103" s="17"/>
       <c r="G103" s="17"/>
       <c r="H103" s="17"/>
       <c r="I103" s="17"/>
       <c r="J103" s="17"/>
       <c r="K103" s="16" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="L103" s="19"/>
     </row>
     <row r="104" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B104" s="6" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C104" s="16" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D104" s="16" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E104" s="16" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="F104" s="17"/>
       <c r="G104" s="16" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="H104" s="16" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="I104" s="17"/>
       <c r="J104" s="16" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="K104" s="16" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="L104" s="19"/>
     </row>
     <row r="105" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B105" s="6" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C105" s="16" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D105" s="17"/>
       <c r="E105" s="17"/>
       <c r="F105" s="17"/>
       <c r="G105" s="17"/>
       <c r="H105" s="16" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="I105" s="17"/>
       <c r="J105" s="17"/>
       <c r="K105" s="17"/>
       <c r="L105" s="19"/>
     </row>
     <row r="106" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B106" s="6" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C106" s="16" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="16" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="G106" s="17"/>
       <c r="H106" s="16" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="I106" s="16" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="J106" s="17"/>
       <c r="K106" s="16" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="L106" s="19"/>
     </row>
     <row r="107" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B107" s="20" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C107" s="17"/>
       <c r="D107" s="17"/>
       <c r="E107" s="17"/>
       <c r="F107" s="16" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="G107" s="16" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="H107" s="16" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="I107" s="17"/>
       <c r="J107" s="17"/>
       <c r="K107" s="16" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="L107" s="19"/>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="2" max="2" width="15.28125" customWidth="1"/>
     <col min="3" max="3" width="22.85156" customWidth="1"/>
     <col min="4" max="4" width="22.85156" customWidth="1"/>
     <col min="5" max="5" width="22.85156" customWidth="1"/>
@@ -15580,3771 +15586,3771 @@
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
       <c r="O5" s="21"/>
     </row>
     <row r="6">
       <c r="B6" s="12"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
       <c r="M6" s="21"/>
       <c r="N6" s="21"/>
       <c r="O6" s="21"/>
     </row>
     <row r="7">
       <c r="B7" s="14" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="D7" s="15" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="E7" s="15" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="I7" s="15" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="J7" s="15" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="K7" s="15" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="L7" s="15" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="M7" s="22" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="N7" s="22" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="O7" s="22" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="P7" s="23" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
     </row>
     <row r="8" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B8" s="6" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C8" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D8" s="17"/>
       <c r="E8" s="16" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="F8" s="16" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="16" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="I8" s="16" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="J8" s="16" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="K8" s="16" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="L8" s="16" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="M8" s="16" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="N8" s="16" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="O8" s="16" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="P8" s="18" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="9" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B9" s="6" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C9" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D9" s="17"/>
       <c r="E9" s="16" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="F9" s="16" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="G9" s="16" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="16" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="K9" s="16" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="L9" s="16" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="M9" s="16" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="N9" s="16" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="O9" s="16" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="P9" s="18" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="10" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B10" s="6" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C10" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D10" s="17"/>
       <c r="E10" s="16" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="F10" s="16" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="G10" s="17"/>
       <c r="H10" s="16" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="I10" s="16" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="J10" s="16" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="K10" s="16" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="L10" s="17"/>
       <c r="M10" s="16" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="N10" s="17"/>
       <c r="O10" s="16" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="P10" s="19"/>
     </row>
     <row r="11" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B11" s="6" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C11" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="16" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F11" s="16" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="G11" s="16" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="H11" s="17"/>
       <c r="I11" s="16" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="J11" s="16" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="K11" s="16" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="L11" s="16" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="M11" s="16" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="N11" s="16" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="O11" s="16" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="P11" s="18" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="12" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B12" s="6" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C12" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D12" s="16" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E12" s="17"/>
       <c r="F12" s="16" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="16" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="16" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="L12" s="16" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="M12" s="16" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="N12" s="16" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="O12" s="16" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="P12" s="19"/>
     </row>
     <row r="13" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B13" s="6" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C13" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D13" s="16" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="E13" s="17"/>
       <c r="F13" s="17"/>
       <c r="G13" s="17"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="J13" s="17"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="16" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="19"/>
     </row>
     <row r="14" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B14" s="6" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C14" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D14" s="17"/>
       <c r="E14" s="17"/>
       <c r="F14" s="17"/>
       <c r="G14" s="17"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="J14" s="17"/>
       <c r="K14" s="16" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="L14" s="16" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="M14" s="16" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="N14" s="17"/>
       <c r="O14" s="17"/>
       <c r="P14" s="19"/>
     </row>
     <row r="15" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B15" s="6" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C15" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D15" s="16" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="E15" s="16" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F15" s="17"/>
       <c r="G15" s="17"/>
       <c r="H15" s="16" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="I15" s="16" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="J15" s="16" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="K15" s="16" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="L15" s="16" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="M15" s="16" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="N15" s="16" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="O15" s="16" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="P15" s="18" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="16" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B16" s="6" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C16" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D16" s="16" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="E16" s="17"/>
       <c r="F16" s="16" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="G16" s="17"/>
       <c r="H16" s="16" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="I16" s="16" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="J16" s="16" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="K16" s="16" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="L16" s="16" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="M16" s="16" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="N16" s="16" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="O16" s="16" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="P16" s="18" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="17" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B17" s="6" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C17" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E17" s="16" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F17" s="16" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="16" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="L17" s="16" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="M17" s="16" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="N17" s="16" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="O17" s="16" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="P17" s="18" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="18" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B18" s="6" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C18" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D18" s="16" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E18" s="16" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="F18" s="16" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="G18" s="17"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="J18" s="16" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="K18" s="17"/>
       <c r="L18" s="16" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="M18" s="16" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="N18" s="16" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="O18" s="17"/>
       <c r="P18" s="18" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="19" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B19" s="6" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C19" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="16" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="G19" s="17"/>
       <c r="H19" s="16" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="I19" s="16" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="J19" s="16" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="16" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="N19" s="16" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="O19" s="16" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="P19" s="18" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="20" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B20" s="6" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C20" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D20" s="16" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="E20" s="16" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="F20" s="16" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="J20" s="16" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="K20" s="16" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="L20" s="16" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="M20" s="16" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="N20" s="16" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="O20" s="16" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="P20" s="18" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="21" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B21" s="6" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C21" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D21" s="17"/>
       <c r="E21" s="16" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="F21" s="16" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="G21" s="16" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="H21" s="16" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="16" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="M21" s="16" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="N21" s="16" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="O21" s="16" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="P21" s="19"/>
     </row>
     <row r="22" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B22" s="6" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C22" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D22" s="16" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="E22" s="17"/>
       <c r="F22" s="16" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="G22" s="17"/>
       <c r="H22" s="16" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="16" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="L22" s="16" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="M22" s="16" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="N22" s="17"/>
       <c r="O22" s="16" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="P22" s="18" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="23" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B23" s="6" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C23" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D23" s="16" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="J23" s="16" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="K23" s="16" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="L23" s="16" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="M23" s="16" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="N23" s="16" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="O23" s="17"/>
       <c r="P23" s="18" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="24" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B24" s="6" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C24" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D24" s="17"/>
       <c r="E24" s="17"/>
       <c r="F24" s="17"/>
       <c r="G24" s="17"/>
       <c r="H24" s="17"/>
       <c r="I24" s="16" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="J24" s="17"/>
       <c r="K24" s="16" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="L24" s="17"/>
       <c r="M24" s="16" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="N24" s="16" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="O24" s="16" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="P24" s="19"/>
     </row>
     <row r="25" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B25" s="6" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C25" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D25" s="17"/>
       <c r="E25" s="17"/>
       <c r="F25" s="16" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="G25" s="17"/>
       <c r="H25" s="16" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="I25" s="16" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="J25" s="17"/>
       <c r="K25" s="16" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="L25" s="16" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="M25" s="16" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="N25" s="17"/>
       <c r="O25" s="16" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="P25" s="18" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="26" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B26" s="6" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C26" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D26" s="16" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="E26" s="16" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="F26" s="16" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="G26" s="17"/>
       <c r="H26" s="16" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="I26" s="16" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="J26" s="16" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="16" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="N26" s="17"/>
       <c r="O26" s="16" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="P26" s="18" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="27" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B27" s="6" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C27" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D27" s="16" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="E27" s="16" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="F27" s="16" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="J27" s="17"/>
       <c r="K27" s="16" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="L27" s="17"/>
       <c r="M27" s="16" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="N27" s="17"/>
       <c r="O27" s="16" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="P27" s="18" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="28" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B28" s="6" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C28" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D28" s="16" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="E28" s="17"/>
       <c r="F28" s="16" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="G28" s="17"/>
       <c r="H28" s="16" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="I28" s="17"/>
       <c r="J28" s="17"/>
       <c r="K28" s="16" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="17"/>
       <c r="O28" s="17"/>
       <c r="P28" s="18" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="29" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B29" s="6" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C29" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
       <c r="F29" s="16" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="G29" s="17"/>
       <c r="H29" s="16" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="16" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="M29" s="16" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="N29" s="16" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="O29" s="17"/>
       <c r="P29" s="18" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="30" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B30" s="6" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C30" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D30" s="16" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="E30" s="16" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="F30" s="16" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="J30" s="17"/>
       <c r="K30" s="16" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="L30" s="16" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="M30" s="16" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="N30" s="17"/>
       <c r="O30" s="16" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="P30" s="18" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="31" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B31" s="6" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C31" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D31" s="16" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="E31" s="17"/>
       <c r="F31" s="17"/>
       <c r="G31" s="17"/>
       <c r="H31" s="17"/>
       <c r="I31" s="17"/>
       <c r="J31" s="17"/>
       <c r="K31" s="16" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="L31" s="16" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="M31" s="16" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="N31" s="17"/>
       <c r="O31" s="16" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="P31" s="19"/>
     </row>
     <row r="32" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B32" s="6" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C32" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D32" s="16" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="E32" s="17"/>
       <c r="F32" s="16" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="G32" s="17"/>
       <c r="H32" s="16" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="I32" s="17"/>
       <c r="J32" s="16" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="K32" s="16" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="L32" s="16" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="M32" s="16" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="N32" s="16" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="O32" s="16" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="P32" s="19"/>
     </row>
     <row r="33" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B33" s="6" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C33" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D33" s="17"/>
       <c r="E33" s="16" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="F33" s="17"/>
       <c r="G33" s="16" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="H33" s="17"/>
       <c r="I33" s="17"/>
       <c r="J33" s="16" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="K33" s="17"/>
       <c r="L33" s="16" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="M33" s="16" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="N33" s="16" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="O33" s="16" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="P33" s="18" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="34" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B34" s="6" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C34" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D34" s="17"/>
       <c r="E34" s="17"/>
       <c r="F34" s="16" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G34" s="17"/>
       <c r="H34" s="16" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="I34" s="16" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="J34" s="16" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="K34" s="16" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="L34" s="16" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="M34" s="16" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="N34" s="16" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="O34" s="16" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="P34" s="18" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="35" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B35" s="6" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C35" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D35" s="17"/>
       <c r="E35" s="17"/>
       <c r="F35" s="16" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="G35" s="17"/>
       <c r="H35" s="16" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="I35" s="16" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="J35" s="17"/>
       <c r="K35" s="16" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="L35" s="17"/>
       <c r="M35" s="16" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="N35" s="17"/>
       <c r="O35" s="16" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="P35" s="19"/>
     </row>
     <row r="36" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B36" s="6" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C36" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D36" s="17"/>
       <c r="E36" s="16" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="F36" s="17"/>
       <c r="G36" s="17"/>
       <c r="H36" s="17"/>
       <c r="I36" s="17"/>
       <c r="J36" s="17"/>
       <c r="K36" s="16" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="L36" s="17"/>
       <c r="M36" s="16" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="N36" s="17"/>
       <c r="O36" s="16" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="P36" s="18" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="37" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B37" s="6" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="C37" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D37" s="16" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="E37" s="17"/>
       <c r="F37" s="16" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="G37" s="16" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="H37" s="17"/>
       <c r="I37" s="17"/>
       <c r="J37" s="16" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="K37" s="16" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="L37" s="16" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="M37" s="16" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="N37" s="16" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="O37" s="16" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="P37" s="18" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="38" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B38" s="6" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C38" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D38" s="16" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="E38" s="16" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="F38" s="16" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="G38" s="16" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="H38" s="16" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="I38" s="16" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="J38" s="16" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="K38" s="16" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="L38" s="16" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="M38" s="16" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="N38" s="17"/>
       <c r="O38" s="16" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="P38" s="18" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="39" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B39" s="6" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C39" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D39" s="16" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="E39" s="17"/>
       <c r="F39" s="16" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="G39" s="17"/>
       <c r="H39" s="17"/>
       <c r="I39" s="16" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="16" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="M39" s="16" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="N39" s="17"/>
       <c r="O39" s="16" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="P39" s="18" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="40" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B40" s="6" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C40" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D40" s="17"/>
       <c r="E40" s="17"/>
       <c r="F40" s="16" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="G40" s="17"/>
       <c r="H40" s="17"/>
       <c r="I40" s="16" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="J40" s="16" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="K40" s="17"/>
       <c r="L40" s="16" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="M40" s="16" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="N40" s="17"/>
       <c r="O40" s="16" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="P40" s="18" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="41" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B41" s="6" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C41" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D41" s="16" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="E41" s="17"/>
       <c r="F41" s="16" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="G41" s="17"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="J41" s="16" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="K41" s="16" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="L41" s="16" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="M41" s="16" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="N41" s="17"/>
       <c r="O41" s="16" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="P41" s="19"/>
     </row>
     <row r="42" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B42" s="6" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C42" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D42" s="16" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E42" s="16" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F42" s="16" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="G42" s="16" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="H42" s="17"/>
       <c r="I42" s="16" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="J42" s="16" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="K42" s="16" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="L42" s="16" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="M42" s="16" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="N42" s="16" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="O42" s="16" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="P42" s="18" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="43" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B43" s="6" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C43" s="17"/>
       <c r="D43" s="16" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="16" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="I43" s="16" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="J43" s="16" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="K43" s="16" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="L43" s="16" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="M43" s="16" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="N43" s="16" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="O43" s="16" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="P43" s="19"/>
     </row>
     <row r="44" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B44" s="6" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C44" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D44" s="16" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="E44" s="16" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="F44" s="16" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="G44" s="17"/>
       <c r="H44" s="16" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="I44" s="17"/>
       <c r="J44" s="16" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="K44" s="16" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="L44" s="16" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="M44" s="16" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="N44" s="16" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="O44" s="17"/>
       <c r="P44" s="19"/>
     </row>
     <row r="45" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B45" s="6" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C45" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D45" s="16" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="E45" s="17"/>
       <c r="F45" s="17"/>
       <c r="G45" s="17"/>
       <c r="H45" s="17"/>
       <c r="I45" s="16" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="J45" s="16" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="K45" s="16" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="L45" s="16" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="M45" s="17"/>
       <c r="N45" s="16" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="O45" s="16" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="P45" s="18" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="46" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B46" s="6" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C46" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D46" s="16" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="E46" s="16" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="F46" s="16" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="16" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="J46" s="17"/>
       <c r="K46" s="16" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="L46" s="16" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="M46" s="16" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="N46" s="17"/>
       <c r="O46" s="17"/>
       <c r="P46" s="19"/>
     </row>
     <row r="47" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B47" s="6" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C47" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="16" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="G47" s="16" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="H47" s="16" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="I47" s="16" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="J47" s="16" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="K47" s="17"/>
       <c r="L47" s="16" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="M47" s="16" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="N47" s="16" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="O47" s="16" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="P47" s="18" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="48" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B48" s="6" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C48" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D48" s="17"/>
       <c r="E48" s="17"/>
       <c r="F48" s="16" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="G48" s="17"/>
       <c r="H48" s="17"/>
       <c r="I48" s="16" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="J48" s="16" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="K48" s="16" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="L48" s="16" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="M48" s="16" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="N48" s="16" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="O48" s="17"/>
       <c r="P48" s="18" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="49" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B49" s="6" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="C49" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D49" s="16" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="E49" s="16" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="F49" s="16" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="G49" s="17"/>
       <c r="H49" s="17"/>
       <c r="I49" s="16" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="J49" s="17"/>
       <c r="K49" s="16" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="L49" s="16" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="M49" s="16" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="N49" s="16" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="O49" s="16" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="P49" s="18" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="50" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B50" s="6" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C50" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D50" s="17"/>
       <c r="E50" s="17"/>
       <c r="F50" s="17"/>
       <c r="G50" s="17"/>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
       <c r="J50" s="17"/>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17"/>
       <c r="N50" s="17"/>
       <c r="O50" s="17"/>
       <c r="P50" s="18" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="51" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B51" s="6" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="C51" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D51" s="16" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="E51" s="17"/>
       <c r="F51" s="16" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="G51" s="17"/>
       <c r="H51" s="16" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="I51" s="16" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="J51" s="16" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17"/>
       <c r="N51" s="17"/>
       <c r="O51" s="17"/>
       <c r="P51" s="18" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="52" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B52" s="6" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C52" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D52" s="16" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="E52" s="17"/>
       <c r="F52" s="16" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="G52" s="17"/>
       <c r="H52" s="17"/>
       <c r="I52" s="16" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="J52" s="17"/>
       <c r="K52" s="16" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="L52" s="16" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="M52" s="16" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="N52" s="16" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="O52" s="16" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="P52" s="18" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="53" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B53" s="6" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="C53" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D53" s="16" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E53" s="17"/>
       <c r="F53" s="17"/>
       <c r="G53" s="17"/>
       <c r="H53" s="17"/>
       <c r="I53" s="16" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="J53" s="16" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="K53" s="16" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="L53" s="16" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="M53" s="16" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="N53" s="16" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="O53" s="16" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="P53" s="18" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="54" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B54" s="6" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="C54" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D54" s="17"/>
       <c r="E54" s="17"/>
       <c r="F54" s="17"/>
       <c r="G54" s="17"/>
       <c r="H54" s="16" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="I54" s="17"/>
       <c r="J54" s="16" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="K54" s="16" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="L54" s="17"/>
       <c r="M54" s="16" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="N54" s="17"/>
       <c r="O54" s="16" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="P54" s="19"/>
     </row>
     <row r="55" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B55" s="6" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C55" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D55" s="16" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="E55" s="16" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="F55" s="16" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="G55" s="17"/>
       <c r="H55" s="17"/>
       <c r="I55" s="16" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="J55" s="17"/>
       <c r="K55" s="16" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="L55" s="16" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="M55" s="16" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="N55" s="16" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="O55" s="16" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="P55" s="18" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="56" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B56" s="6" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C56" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D56" s="16" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="E56" s="17"/>
       <c r="F56" s="17"/>
       <c r="G56" s="17"/>
       <c r="H56" s="17"/>
       <c r="I56" s="17"/>
       <c r="J56" s="17"/>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
       <c r="M56" s="17"/>
       <c r="N56" s="16" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="O56" s="17"/>
       <c r="P56" s="19"/>
     </row>
     <row r="57" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B57" s="6" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C57" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D57" s="16" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="E57" s="16" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="F57" s="16" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="G57" s="17"/>
       <c r="H57" s="17"/>
       <c r="I57" s="17"/>
       <c r="J57" s="16" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="K57" s="16" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="L57" s="16" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="M57" s="16" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="N57" s="16" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="O57" s="17"/>
       <c r="P57" s="19"/>
     </row>
     <row r="58" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B58" s="6" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C58" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D58" s="16" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="E58" s="17"/>
       <c r="F58" s="16" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="G58" s="17"/>
       <c r="H58" s="17"/>
       <c r="I58" s="17"/>
       <c r="J58" s="16" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="K58" s="16" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="L58" s="16" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="M58" s="16" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="N58" s="17"/>
       <c r="O58" s="16" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="P58" s="18" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="59" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B59" s="6" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C59" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
       <c r="F59" s="17"/>
       <c r="G59" s="17"/>
       <c r="H59" s="17"/>
       <c r="I59" s="17"/>
       <c r="J59" s="17"/>
       <c r="K59" s="17"/>
       <c r="L59" s="17"/>
       <c r="M59" s="17"/>
       <c r="N59" s="17"/>
       <c r="O59" s="17"/>
       <c r="P59" s="19"/>
     </row>
     <row r="60" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B60" s="6" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C60" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D60" s="16" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E60" s="16" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="F60" s="16" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="G60" s="17"/>
       <c r="H60" s="17"/>
       <c r="I60" s="16" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="J60" s="16" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="K60" s="16" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="L60" s="16" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="M60" s="16" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="N60" s="17"/>
       <c r="O60" s="16" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="P60" s="18" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="61" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B61" s="6" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C61" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D61" s="16" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="E61" s="17"/>
       <c r="F61" s="17"/>
       <c r="G61" s="17"/>
       <c r="H61" s="17"/>
       <c r="I61" s="16" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="J61" s="16" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="K61" s="16" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="L61" s="16" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="M61" s="16" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="N61" s="16" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="O61" s="16" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="P61" s="18" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="62" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B62" s="6" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="C62" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D62" s="16" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="E62" s="17"/>
       <c r="F62" s="17"/>
       <c r="G62" s="17"/>
       <c r="H62" s="17"/>
       <c r="I62" s="17"/>
       <c r="J62" s="16" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="K62" s="16" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="L62" s="16" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="M62" s="16" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="N62" s="17"/>
       <c r="O62" s="16" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="P62" s="19"/>
     </row>
     <row r="63" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B63" s="6" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="C63" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D63" s="17"/>
       <c r="E63" s="16" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="F63" s="16" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="G63" s="17"/>
       <c r="H63" s="16" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="I63" s="17"/>
       <c r="J63" s="17"/>
       <c r="K63" s="16" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="L63" s="16" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="M63" s="16" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="N63" s="17"/>
       <c r="O63" s="17"/>
       <c r="P63" s="18" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="64" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B64" s="6" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C64" s="17"/>
       <c r="D64" s="16" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="E64" s="17"/>
       <c r="F64" s="16" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="G64" s="17"/>
       <c r="H64" s="17"/>
       <c r="I64" s="17"/>
       <c r="J64" s="16" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="K64" s="16" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="L64" s="16" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="M64" s="16" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="N64" s="16" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="O64" s="16" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="P64" s="18" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="65" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B65" s="6" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C65" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D65" s="16" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="E65" s="17"/>
       <c r="F65" s="16" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="G65" s="17"/>
       <c r="H65" s="16" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="I65" s="17"/>
       <c r="J65" s="16" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="K65" s="16" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="L65" s="17"/>
       <c r="M65" s="16" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="N65" s="16" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="O65" s="16" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="P65" s="19"/>
     </row>
     <row r="66" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B66" s="6" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C66" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D66" s="16" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="E66" s="17"/>
       <c r="F66" s="17"/>
       <c r="G66" s="17"/>
       <c r="H66" s="17"/>
       <c r="I66" s="16" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="J66" s="16" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="K66" s="16" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="L66" s="17"/>
       <c r="M66" s="17"/>
       <c r="N66" s="17"/>
       <c r="O66" s="17"/>
       <c r="P66" s="18" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="67" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B67" s="6" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C67" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D67" s="16" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="E67" s="16" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="F67" s="16" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="G67" s="16" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="H67" s="16" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="I67" s="16" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="J67" s="16" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="K67" s="16" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="L67" s="16" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="M67" s="16" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="N67" s="16" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="O67" s="16" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="P67" s="18" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="68" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B68" s="6" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C68" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D68" s="17"/>
       <c r="E68" s="16" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="F68" s="17"/>
       <c r="G68" s="17"/>
       <c r="H68" s="17"/>
       <c r="I68" s="17"/>
       <c r="J68" s="16" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="K68" s="16" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="L68" s="16" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="M68" s="16" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="N68" s="16" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="O68" s="16" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="P68" s="18" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="69" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B69" s="6" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C69" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D69" s="17"/>
       <c r="E69" s="16" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="F69" s="16" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="G69" s="17"/>
       <c r="H69" s="16" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="I69" s="17"/>
       <c r="J69" s="16" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="K69" s="16" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="L69" s="16" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="M69" s="16" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="N69" s="16" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="O69" s="17"/>
       <c r="P69" s="18" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="70" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B70" s="6" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C70" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D70" s="16" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="E70" s="17"/>
       <c r="F70" s="16" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="G70" s="16" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="H70" s="16" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="I70" s="16" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="J70" s="16" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="K70" s="16" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="L70" s="16" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="M70" s="16" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="N70" s="16" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="O70" s="17"/>
       <c r="P70" s="18" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="71" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B71" s="6" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C71" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D71" s="16" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="E71" s="17"/>
       <c r="F71" s="17"/>
       <c r="G71" s="17"/>
       <c r="H71" s="17"/>
       <c r="I71" s="16" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="J71" s="16" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="K71" s="16" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="L71" s="16" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="M71" s="16" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="N71" s="17"/>
       <c r="O71" s="16" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="P71" s="18" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="72" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B72" s="6" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C72" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D72" s="17"/>
       <c r="E72" s="16" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="F72" s="16" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="G72" s="16" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="H72" s="17"/>
       <c r="I72" s="16" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="J72" s="16" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="K72" s="16" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="L72" s="16" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="M72" s="16" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="N72" s="17"/>
       <c r="O72" s="16" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="P72" s="18" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="73" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B73" s="6" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C73" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D73" s="16" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="E73" s="17"/>
       <c r="F73" s="16" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="G73" s="17"/>
       <c r="H73" s="17"/>
       <c r="I73" s="17"/>
       <c r="J73" s="17"/>
       <c r="K73" s="16" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="L73" s="16" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="M73" s="17"/>
       <c r="N73" s="17"/>
       <c r="O73" s="16" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="P73" s="18" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="74" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B74" s="6" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C74" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D74" s="17"/>
       <c r="E74" s="17"/>
       <c r="F74" s="16" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="G74" s="16" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="H74" s="17"/>
       <c r="I74" s="17"/>
       <c r="J74" s="16" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="K74" s="17"/>
       <c r="L74" s="16" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="M74" s="16" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="N74" s="16" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="O74" s="16" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="P74" s="18" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="75" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B75" s="6" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C75" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D75" s="16" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="E75" s="17"/>
       <c r="F75" s="16" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="G75" s="17"/>
       <c r="H75" s="17"/>
       <c r="I75" s="17"/>
       <c r="J75" s="17"/>
       <c r="K75" s="16" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="L75" s="16" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="M75" s="17"/>
       <c r="N75" s="17"/>
       <c r="O75" s="16" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="P75" s="19"/>
     </row>
     <row r="76" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B76" s="6" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C76" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D76" s="16" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E76" s="17"/>
       <c r="F76" s="16" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="G76" s="17"/>
       <c r="H76" s="17"/>
       <c r="I76" s="17"/>
       <c r="J76" s="17"/>
       <c r="K76" s="16" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="L76" s="16" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="M76" s="16" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="N76" s="17"/>
       <c r="O76" s="17"/>
       <c r="P76" s="18" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="77" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B77" s="6" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C77" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D77" s="16" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="E77" s="17"/>
       <c r="F77" s="16" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="G77" s="17"/>
       <c r="H77" s="17"/>
       <c r="I77" s="16" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="J77" s="17"/>
       <c r="K77" s="16" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="L77" s="16" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="M77" s="16" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="N77" s="17"/>
       <c r="O77" s="16" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="P77" s="18" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="78" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B78" s="6" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C78" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D78" s="16" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="E78" s="17"/>
       <c r="F78" s="16" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="G78" s="16" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H78" s="17"/>
       <c r="I78" s="16" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="J78" s="16" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="K78" s="17"/>
       <c r="L78" s="16" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="M78" s="16" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="N78" s="17"/>
       <c r="O78" s="16" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="P78" s="19"/>
     </row>
     <row r="79" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B79" s="6" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C79" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D79" s="17"/>
       <c r="E79" s="16" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="F79" s="16" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="G79" s="17"/>
       <c r="H79" s="17"/>
       <c r="I79" s="17"/>
       <c r="J79" s="17"/>
       <c r="K79" s="16" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="L79" s="17"/>
       <c r="M79" s="16" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="N79" s="16" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="O79" s="16" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="P79" s="19"/>
     </row>
     <row r="80" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B80" s="6" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C80" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D80" s="17"/>
       <c r="E80" s="17"/>
       <c r="F80" s="17"/>
       <c r="G80" s="17"/>
       <c r="H80" s="16" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="I80" s="16" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="J80" s="17"/>
       <c r="K80" s="17"/>
       <c r="L80" s="16" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="M80" s="16" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="N80" s="16" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="O80" s="16" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="P80" s="19"/>
     </row>
     <row r="81" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B81" s="6" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C81" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D81" s="16" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="E81" s="16" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="F81" s="16" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="G81" s="17"/>
       <c r="H81" s="16" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="I81" s="16" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="J81" s="16" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="K81" s="16" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="L81" s="16" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="M81" s="16" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="N81" s="16" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="O81" s="16" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="P81" s="18" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="82" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B82" s="6" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="C82" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D82" s="16" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="E82" s="17"/>
       <c r="F82" s="16" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="G82" s="17"/>
       <c r="H82" s="17"/>
       <c r="I82" s="16" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="J82" s="16" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="K82" s="16" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="L82" s="16" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="M82" s="16" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="N82" s="16" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="O82" s="16" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="P82" s="18" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="83" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B83" s="6" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="C83" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D83" s="17"/>
       <c r="E83" s="17"/>
       <c r="F83" s="16" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="G83" s="17"/>
       <c r="H83" s="17"/>
       <c r="I83" s="16" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="J83" s="16" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="K83" s="16" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="L83" s="16" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="M83" s="16" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="N83" s="17"/>
       <c r="O83" s="16" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="P83" s="19"/>
     </row>
     <row r="84" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B84" s="6" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="C84" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D84" s="16" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="E84" s="17"/>
       <c r="F84" s="16" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="G84" s="17"/>
       <c r="H84" s="17"/>
       <c r="I84" s="16" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="J84" s="16" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="K84" s="16" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="L84" s="16" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="M84" s="16" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="N84" s="16" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="O84" s="16" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="P84" s="18" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="85" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B85" s="6" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C85" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D85" s="17"/>
       <c r="E85" s="17"/>
       <c r="F85" s="17"/>
       <c r="G85" s="17"/>
       <c r="H85" s="16" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="I85" s="17"/>
       <c r="J85" s="17"/>
       <c r="K85" s="17"/>
       <c r="L85" s="17"/>
       <c r="M85" s="17"/>
       <c r="N85" s="17"/>
       <c r="O85" s="16" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="P85" s="19"/>
     </row>
     <row r="86" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B86" s="6" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="C86" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D86" s="16" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="E86" s="17"/>
       <c r="F86" s="16" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="G86" s="17"/>
       <c r="H86" s="17"/>
       <c r="I86" s="17"/>
       <c r="J86" s="16" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="K86" s="16" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="L86" s="16" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="M86" s="16" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="N86" s="16" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="O86" s="16" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="P86" s="18" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="87" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B87" s="6" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C87" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D87" s="16" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="E87" s="17"/>
       <c r="F87" s="16" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="G87" s="17"/>
       <c r="H87" s="16" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="I87" s="16" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="J87" s="16" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="K87" s="16" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="L87" s="16" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="M87" s="16" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="N87" s="16" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="O87" s="16" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="P87" s="18" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="88" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B88" s="6" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C88" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D88" s="16" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="E88" s="17"/>
       <c r="F88" s="16" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="G88" s="17"/>
       <c r="H88" s="17"/>
       <c r="I88" s="17"/>
       <c r="J88" s="17"/>
       <c r="K88" s="17"/>
       <c r="L88" s="17"/>
       <c r="M88" s="17"/>
       <c r="N88" s="17"/>
       <c r="O88" s="17"/>
       <c r="P88" s="19"/>
     </row>
     <row r="89" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B89" s="6" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C89" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D89" s="16" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="E89" s="17"/>
       <c r="F89" s="17"/>
       <c r="G89" s="16" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="H89" s="17"/>
       <c r="I89" s="16" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="J89" s="16" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="K89" s="16" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="L89" s="16" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="M89" s="16" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="N89" s="16" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="O89" s="17"/>
       <c r="P89" s="18" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="90" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B90" s="6" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C90" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D90" s="17"/>
       <c r="E90" s="17"/>
       <c r="F90" s="16" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="G90" s="17"/>
       <c r="H90" s="17"/>
       <c r="I90" s="16" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="J90" s="16" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="K90" s="16" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="L90" s="16" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="M90" s="16" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="N90" s="17"/>
       <c r="O90" s="16" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="P90" s="18" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="91" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B91" s="6" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C91" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D91" s="16" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="E91" s="16" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="F91" s="16" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="G91" s="17"/>
       <c r="H91" s="16" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="I91" s="17"/>
       <c r="J91" s="16" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="K91" s="17"/>
       <c r="L91" s="16" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="M91" s="16" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="N91" s="16" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="O91" s="16" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="P91" s="19"/>
     </row>
     <row r="92" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B92" s="6" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C92" s="17"/>
       <c r="D92" s="17"/>
       <c r="E92" s="17"/>
       <c r="F92" s="16" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="G92" s="17"/>
       <c r="H92" s="17"/>
       <c r="I92" s="16" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="J92" s="17"/>
       <c r="K92" s="16" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="L92" s="16" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="M92" s="16" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="N92" s="17"/>
       <c r="O92" s="16" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="P92" s="18" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="93" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B93" s="6" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C93" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D93" s="16" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="E93" s="16" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="F93" s="16" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="G93" s="17"/>
       <c r="H93" s="16" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="I93" s="16" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="J93" s="16" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="K93" s="16" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="L93" s="16" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="M93" s="17"/>
       <c r="N93" s="16" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="O93" s="17"/>
       <c r="P93" s="19"/>
     </row>
     <row r="94" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B94" s="6" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C94" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D94" s="17"/>
       <c r="E94" s="16" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="F94" s="16" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="G94" s="17"/>
       <c r="H94" s="17"/>
       <c r="I94" s="17"/>
       <c r="J94" s="16" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="K94" s="16" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="L94" s="16" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="M94" s="16" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="N94" s="16" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="O94" s="16" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="P94" s="19"/>
     </row>
     <row r="95" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B95" s="6" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C95" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D95" s="17"/>
       <c r="E95" s="16" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="F95" s="17"/>
       <c r="G95" s="17"/>
       <c r="H95" s="17"/>
       <c r="I95" s="16" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="J95" s="16" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="K95" s="16" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="L95" s="16" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="M95" s="16" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="N95" s="16" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="O95" s="16" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="P95" s="18" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="96" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B96" s="6" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C96" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D96" s="16" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="E96" s="17"/>
       <c r="F96" s="16" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="G96" s="17"/>
       <c r="H96" s="16" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="I96" s="17"/>
       <c r="J96" s="16" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="K96" s="16" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="L96" s="17"/>
       <c r="M96" s="17"/>
       <c r="N96" s="16" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="O96" s="16" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="P96" s="18" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="97" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B97" s="6" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C97" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D97" s="17"/>
       <c r="E97" s="17"/>
       <c r="F97" s="17"/>
       <c r="G97" s="17"/>
       <c r="H97" s="17"/>
       <c r="I97" s="17"/>
       <c r="J97" s="17"/>
       <c r="K97" s="16" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="L97" s="16" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="M97" s="16" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="N97" s="16" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="O97" s="17"/>
       <c r="P97" s="19"/>
     </row>
     <row r="98" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B98" s="6" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C98" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D98" s="16" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="E98" s="16" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="F98" s="16" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="G98" s="16" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="H98" s="16" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="I98" s="17"/>
       <c r="J98" s="16" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="K98" s="16" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="L98" s="17"/>
       <c r="M98" s="16" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="N98" s="16" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="O98" s="16" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="P98" s="18" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="99" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B99" s="6" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C99" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D99" s="17"/>
       <c r="E99" s="17"/>
       <c r="F99" s="16" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="G99" s="17"/>
       <c r="H99" s="16" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="I99" s="17"/>
       <c r="J99" s="17"/>
       <c r="K99" s="17"/>
       <c r="L99" s="16" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="M99" s="16" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="N99" s="16" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="O99" s="16" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="P99" s="18" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="100" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B100" s="6" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C100" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D100" s="17"/>
       <c r="E100" s="16" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="F100" s="16" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="G100" s="17"/>
       <c r="H100" s="16" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="I100" s="17"/>
       <c r="J100" s="17"/>
       <c r="K100" s="17"/>
       <c r="L100" s="16" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="M100" s="16" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="N100" s="16" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="O100" s="16" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="P100" s="18" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="101" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B101" s="6" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="C101" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D101" s="16" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="E101" s="16" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="F101" s="16" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="G101" s="17"/>
       <c r="H101" s="16" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="I101" s="16" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="J101" s="16" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="K101" s="16" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="L101" s="16" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="M101" s="16" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="N101" s="16" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="O101" s="16" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="P101" s="19"/>
     </row>
     <row r="102" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B102" s="6" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C102" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D102" s="17"/>
       <c r="E102" s="17"/>
       <c r="F102" s="16" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="G102" s="16" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H102" s="17"/>
       <c r="I102" s="17"/>
       <c r="J102" s="17"/>
       <c r="K102" s="17"/>
       <c r="L102" s="17"/>
       <c r="M102" s="16" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="N102" s="16" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="O102" s="16" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="P102" s="18" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="103" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B103" s="6" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C103" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D103" s="16" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="E103" s="17"/>
       <c r="F103" s="16" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="G103" s="17"/>
       <c r="H103" s="16" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="I103" s="16" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="J103" s="16" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="K103" s="16" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="L103" s="16" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="M103" s="16" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="N103" s="16" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="O103" s="16" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="P103" s="18" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="104" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B104" s="6" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C104" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D104" s="16" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="E104" s="16" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="F104" s="16" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="G104" s="17"/>
       <c r="H104" s="17"/>
       <c r="I104" s="16" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="J104" s="16" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="K104" s="17"/>
       <c r="L104" s="16" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="M104" s="16" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="N104" s="16" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="O104" s="16" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="P104" s="18" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="105" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B105" s="6" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C105" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D105" s="17"/>
       <c r="E105" s="16" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="F105" s="16" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="G105" s="17"/>
       <c r="H105" s="16" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="I105" s="17"/>
       <c r="J105" s="17"/>
       <c r="K105" s="16" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="L105" s="16" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="M105" s="17"/>
       <c r="N105" s="17"/>
       <c r="O105" s="16" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="P105" s="18" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="106" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B106" s="6" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C106" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D106" s="17"/>
       <c r="E106" s="17"/>
       <c r="F106" s="16" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="G106" s="16" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="H106" s="17"/>
       <c r="I106" s="17"/>
       <c r="J106" s="17"/>
       <c r="K106" s="16" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="L106" s="16" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="M106" s="16" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="N106" s="16" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="O106" s="16" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="P106" s="18" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="107" s="2" customFormat="1" ht="120" customHeight="1">
       <c r="B107" s="20" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="C107" s="16" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="D107" s="16" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="E107" s="16" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="F107" s="16" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="G107" s="17"/>
       <c r="H107" s="16" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="I107" s="16" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="J107" s="16" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="K107" s="16" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="L107" s="17"/>
       <c r="M107" s="16" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="N107" s="17"/>
       <c r="O107" s="16" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="P107" s="18" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>IIS Incentro BO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>