--- v0 (2026-05-28)
+++ v1 (2026-10-11)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="0" windowHeight="0"/>
   </bookViews>
   <sheets>
     <sheet name="Incubadoras" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Incubadoras!$1:$7</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Incubadoras!B8:Y71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Incubadoras!B8:Y73</definedName>
   </definedNames>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <si>
     <t>Nome Incubadora</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Tipologia (predominante)</t>
   </si>
   <si>
     <t>Tipologia (secundária)</t>
   </si>
   <si>
     <t>Área total (m2)</t>
   </si>
   <si>
     <t>Número total de espaços físicos autónomos</t>
   </si>
@@ -2308,51 +2308,51 @@
   </si>
   <si>
     <t>https://www.nersant.pt/servicos/startup/ourem/</t>
   </si>
   <si>
     <t>0 km, 5 min</t>
   </si>
   <si>
     <t xml:space="preserve">( Instituto Politécnico | Instituto Politécnico de Tomar | 26 km | 26 min )
 ( Instituto Politécnico | Instituto Politécnico de Leiria | 23 km | 30 min )
 ( Universidade | Universidade de Coimbra | 90 km | 80 min )
 ( Universidade | Universidade de Lisboa | 130 km | 100 min )
 ( - | - | - km | - min )
 </t>
   </si>
   <si>
     <t>Incubadora do Município de Ovar – Espaço Empreendedor</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Sim ( IERA (Incubadora de Empresas da Região de Aveiro) )</t>
   </si>
   <si>
-    <t>https://cms.cm-ovar.pt//upload_files/client_id_1/website_id_1/a-autarquia/Planos%20e%20Regulamentos/Outros/RegulamentoIERA_Ovar%20-%20aprovado%20AM_vers%C3%A3o%20final.pdf</t>
+    <t>https://cms.cm-ovar.pt//upload_files/client_id_1/website_id_1/a-autarquia/camara-municipal/editais/2026/Edital%20n.%C2%BA%201013.pdf</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t xml:space="preserve">Parque Senhora da Graça, Rua Arquitecto Januário Godinho. 3880-152 Ovar </t>
   </si>
   <si>
     <t>(40,858501, -8,622190)</t>
   </si>
   <si>
     <t>Ovar</t>
   </si>
   <si>
     <t>Câmara Municipal de Ovar</t>
   </si>
   <si>
     <t>Catarina Alexandra Silva Lopes</t>
   </si>
   <si>
     <t>catarina.lopes@cm-ovar.pt</t>
   </si>
   <si>
     <t>256 509 102</t>
   </si>
@@ -2508,50 +2508,135 @@
   </si>
   <si>
     <t>239 560 120 ;91 222 974 7;9 142 297 47</t>
   </si>
   <si>
     <t>https://smartespenela.wordpress.com/</t>
   </si>
   <si>
     <t>160 km, 95 min</t>
   </si>
   <si>
     <t>82 km, 51 min</t>
   </si>
   <si>
     <t>34 km, 30 min</t>
   </si>
   <si>
     <t xml:space="preserve">( Escola Profissional | Escola Tecnológica e Profissional de Sicó - ETPSicó | 1 km | 2 min )
 ( Universidade | Universidade de Coimbra | 30 km | 26 min )
 ( Instituto Politécnico | Instituto Politécnico de Coimbra | 35 km | 28 min )
 ( Instituto Politécnico | Instituto Politécnico de Leiria | 85 km | 53 min )
 ( - | - | - km | - min )
 </t>
   </si>
   <si>
+    <t>Inova Startup Proença (Parque Empresarial de Proença-a-Nova)</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>Parque Empresarial de Proença-a-Nova (PEPA), Edifício Administrativo , Vale Serrão. 6150-579 Proença-a-Nova</t>
+  </si>
+  <si>
+    <t>(39,720460, -7,900649)</t>
+  </si>
+  <si>
+    <t>Proença-a-Nova</t>
+  </si>
+  <si>
+    <t>Município de Proença-a-Nova</t>
+  </si>
+  <si>
+    <t>Luis Ferreira</t>
+  </si>
+  <si>
+    <t>geral@cm-proencanova.pt</t>
+  </si>
+  <si>
+    <t>274 670 000</t>
+  </si>
+  <si>
+    <t>https://www.cm-proencanova.pt/</t>
+  </si>
+  <si>
+    <t>190 km, 130 min</t>
+  </si>
+  <si>
+    <t>148 km, 90 min</t>
+  </si>
+  <si>
+    <t>19 km, 14 min</t>
+  </si>
+  <si>
+    <t>32 km, 24 min</t>
+  </si>
+  <si>
+    <t xml:space="preserve">( Universidade | Universidade de Coimbra | 94 km | 66 min )
+( Universidade | Universidade da Beira Interior | 101 km | 62 min )
+( Instituto Politécnico | Instituto Politécnico de Castelo Branco | 47 km | 34 min )
+( Instituto Politécnico | Instituto Politécnico de Portalegre | 84 km | 61 min )
+( - | - | - km | - min )
+</t>
+  </si>
+  <si>
+    <t>Cozinha Partilhada de Montes da Senhora</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>https://api.cm-proencanova.pt/uploads/1/3/Investimento/Apoio/RegulamentoCozinhaPartilhada.pdf</t>
+  </si>
+  <si>
+    <t>Montes da Senhora</t>
+  </si>
+  <si>
+    <t>(39,781631, -7,804764)</t>
+  </si>
+  <si>
+    <t>https://www.cm-proencanova.pt/1037/cozinha-partilhada-unidade-agro-industrial</t>
+  </si>
+  <si>
+    <t>35 km, 40 min</t>
+  </si>
+  <si>
+    <t>200 km, 120 min</t>
+  </si>
+  <si>
+    <t>25 km, 30 min</t>
+  </si>
+  <si>
+    <t xml:space="preserve">( Ensino Superior | Instituto Politécnico de Castelo Branco | 25 km | 40 min )
+( Ensino Superior | Universidade de Coimbra | 120 km | 80 min )
+( - | - | - km | - min )
+( - | - | - km | - min )
+( - | - | - km | - min )
+</t>
+  </si>
+  <si>
     <t>Centro de Negócios Transfronteiriço do Soito</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Avenida de São Cristóvão. 6320-624 Soito (Sabugal)</t>
   </si>
   <si>
     <t>(40,358340, -6,968710)</t>
   </si>
   <si>
     <t>Sabugal</t>
   </si>
   <si>
     <t>Município do Sabugal</t>
   </si>
   <si>
     <t>Tiago Nabais</t>
   </si>
   <si>
     <t>tiago.nabais@cm-sabugal.pt</t>
@@ -2929,53 +3014,50 @@
   </si>
   <si>
     <t>http://vougapark.pt/</t>
   </si>
   <si>
     <t>5 km, 5 min</t>
   </si>
   <si>
     <t>84 km, 60 min</t>
   </si>
   <si>
     <t>34 km, 31 min</t>
   </si>
   <si>
     <t xml:space="preserve">( Universidade | Universidade de Coimbra | 84 km | 60 min )
 ( Universidade | Universidade do Porto | 77 km | 58 min )
 ( Universidade | Universidade de Aveiro | 36 km | 32 min )
 ( Parque de Ciência e Tecnologia | Sanjotec - Parque de Ciência e Tecnologia | 40 km | 36 min )
 ( Parque de Ciência e Tecnologia | PCI - Parque de Ciência e Tecnologia | 43 km | 36 min )
 </t>
   </si>
   <si>
     <t>INES - Incubadora de Negócios e Empresas de Soure</t>
   </si>
   <si>
-    <t>600</t>
-[...1 lines deleted...]
-  <si>
     <t>Edifício Inês, Quinta da Coutada, 3130-590 Soure</t>
   </si>
   <si>
     <t>(40,054573, -8,625743)</t>
   </si>
   <si>
     <t>Soure</t>
   </si>
   <si>
     <t>Associação Empresarial de Soure</t>
   </si>
   <si>
     <t>Odete Lourenço</t>
   </si>
   <si>
     <t>geral@aesoure.pt</t>
   </si>
   <si>
     <t>239 057 566</t>
   </si>
   <si>
     <t>https://aesoure.pt/</t>
   </si>
   <si>
     <t>154 km, 92 min</t>
@@ -3590,53 +3672,50 @@
     <t>Incubadora de Empresas do Centro Histórico de Viseu</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>Rua Dr. Luiz Ferreira (Rua do Comércio), 110. 3500-110 Viseu</t>
   </si>
   <si>
     <t>(40,658755, -7,911981)</t>
   </si>
   <si>
     <t>Câmara Municipal de Viseu/AIRV</t>
   </si>
   <si>
     <t>Associação empresarial Viseu</t>
   </si>
   <si>
     <t>apoioinvestidor@cmviseu.pt</t>
   </si>
   <si>
     <t>232 427 421 /49 2</t>
   </si>
   <si>
     <t>http://www.cm-viseu.pt/</t>
-  </si>
-[...1 lines deleted...]
-    <t>25 km, 30 min</t>
   </si>
   <si>
     <t xml:space="preserve">( Instituto Politécnico | IPV | 6 km | 8 min )
 ( Aeródromo | Aeródromo Lobato Faria | 11 km | 10 min )
 ( Pólo Universitário | Pólo Universitário Piaget | 10 km | 11 min )
 ( Escola Secundária | Escola Secundária Emídio Navarro | 2 km | 2 min )
 ( - | - | - km | - min )
 </t>
   </si>
   <si>
     <t>Incubadora de Base Rural de S. Pedro de France</t>
   </si>
   <si>
     <t>Câmara Municipal de Viseu</t>
   </si>
   <si>
     <t>Antiga Escola Primária de São Cristóvão, EM 585. 3505-300 Viseu</t>
   </si>
   <si>
     <t>(40,692657, -7,788248)</t>
   </si>
   <si>
     <t>Câmara Municipal de Viseu e Associação Vissaium XXI</t>
   </si>
   <si>
@@ -8248,87 +8327,87 @@
       <c r="B42" s="5" t="s">
         <v>687</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>688</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>76</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>289</v>
       </c>
       <c r="I42" s="5" t="s">
         <v>281</v>
       </c>
       <c r="J42" s="5" t="s">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="K42" s="5" t="s">
         <v>51</v>
       </c>
       <c r="L42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="M42" s="5" t="s">
         <v>77</v>
       </c>
       <c r="N42" s="5" t="s">
         <v>689</v>
       </c>
       <c r="O42" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P42" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q42" s="5" t="s">
         <v>690</v>
       </c>
       <c r="R42" s="5" t="s">
         <v>79</v>
       </c>
       <c r="S42" s="5" t="s">
         <v>124</v>
       </c>
       <c r="T42" s="5" t="s">
         <v>124</v>
       </c>
       <c r="U42" s="5" t="s">
-        <v>124</v>
+        <v>240</v>
       </c>
       <c r="V42" s="5" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="W42" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X42" s="5" t="s">
         <v>691</v>
       </c>
       <c r="Y42" s="5" t="s">
         <v>692</v>
       </c>
       <c r="Z42" s="5" t="s">
         <v>676</v>
       </c>
       <c r="AA42" s="5" t="s">
         <v>672</v>
       </c>
       <c r="AB42" s="5" t="s">
         <v>693</v>
       </c>
       <c r="AC42" s="5" t="s">
         <v>694</v>
       </c>
       <c r="AD42" s="5" t="s">
         <v>695</v>
       </c>
@@ -8358,90 +8437,90 @@
       <c r="B43" s="5" t="s">
         <v>699</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>700</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>77</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>480</v>
       </c>
       <c r="I43" s="5" t="s">
         <v>481</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="K43" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L43" s="5" t="s">
         <v>77</v>
       </c>
       <c r="M43" s="5" t="s">
         <v>77</v>
       </c>
       <c r="N43" s="5" t="s">
         <v>124</v>
       </c>
       <c r="O43" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P43" s="5" t="s">
         <v>701</v>
       </c>
       <c r="Q43" s="5" t="s">
         <v>702</v>
       </c>
       <c r="R43" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S43" s="5" t="s">
         <v>83</v>
       </c>
       <c r="T43" s="5" t="s">
         <v>703</v>
       </c>
       <c r="U43" s="5" t="s">
         <v>39</v>
       </c>
       <c r="V43" s="5" t="s">
         <v>39</v>
       </c>
       <c r="W43" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="X43" s="5" t="s">
         <v>704</v>
       </c>
       <c r="Y43" s="5" t="s">
         <v>705</v>
       </c>
       <c r="Z43" s="5" t="s">
         <v>706</v>
       </c>
       <c r="AA43" s="5" t="s">
         <v>707</v>
       </c>
       <c r="AB43" s="5" t="s">
         <v>708</v>
       </c>
       <c r="AC43" s="5" t="s">
         <v>709</v>
       </c>
       <c r="AD43" s="5" t="s">
         <v>710</v>
       </c>
       <c r="AE43" s="5" t="s">
         <v>711</v>
       </c>
@@ -8780,2784 +8859,3004 @@
       </c>
       <c r="AG46" s="5" t="s">
         <v>758</v>
       </c>
       <c r="AH46" s="5" t="s">
         <v>759</v>
       </c>
       <c r="AI46" s="5" t="s">
         <v>334</v>
       </c>
       <c r="AJ46" s="5" t="s">
         <v>760</v>
       </c>
       <c r="AK46" s="5" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="47" s="1" customFormat="1">
       <c r="B47" s="5" t="s">
         <v>762</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>100</v>
+        <v>215</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>170</v>
+        <v>39</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>763</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>416</v>
+        <v>481</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>571</v>
+        <v>74</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>124</v>
+        <v>262</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>124</v>
       </c>
       <c r="K47" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L47" s="5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="N47" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O47" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P47" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q47" s="5" t="s">
         <v>39</v>
       </c>
       <c r="R47" s="5" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="T47" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="U47" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="V47" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="W47" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="X47" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="U47" s="5" t="s">
-[...8 lines deleted...]
-      <c r="X47" s="5" t="s">
+      <c r="Y47" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="Y47" s="5" t="s">
+      <c r="Z47" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="Z47" s="5" t="s">
+      <c r="AA47" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="AA47" s="5" t="s">
+      <c r="AB47" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="AB47" s="5" t="s">
+      <c r="AC47" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="AC47" s="5" t="s">
+      <c r="AD47" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="AD47" s="5" t="s">
+      <c r="AE47" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="AE47" s="5" t="s">
+      <c r="AF47" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="AG47" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="AF47" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AG47" s="5" t="s">
+      <c r="AH47" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="AH47" s="5" t="s">
+      <c r="AI47" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="AI47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ47" s="5" t="s">
-        <v>257</v>
+        <v>775</v>
       </c>
       <c r="AK47" s="5" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="48" s="1" customFormat="1">
       <c r="B48" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D48" s="5" t="s">
-        <v>38</v>
+        <v>71</v>
       </c>
       <c r="E48" s="5" t="s">
-        <v>100</v>
+        <v>215</v>
       </c>
       <c r="F48" s="5" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>107</v>
+        <v>77</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>777</v>
+        <v>480</v>
       </c>
       <c r="I48" s="5" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="J48" s="5" t="s">
-        <v>124</v>
+        <v>242</v>
       </c>
       <c r="K48" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L48" s="5" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
       <c r="O48" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P48" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q48" s="5" t="s">
         <v>779</v>
       </c>
       <c r="R48" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S48" s="5" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="T48" s="5" t="s">
-        <v>291</v>
+        <v>778</v>
       </c>
       <c r="U48" s="5" t="s">
-        <v>83</v>
+        <v>778</v>
       </c>
       <c r="V48" s="5" t="s">
-        <v>46</v>
+        <v>778</v>
       </c>
       <c r="W48" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="X48" s="5" t="s">
         <v>780</v>
       </c>
       <c r="Y48" s="5" t="s">
         <v>781</v>
       </c>
       <c r="Z48" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="AA48" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="AA48" s="5" t="s">
+      <c r="AB48" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="AB48" s="5" t="s">
+      <c r="AC48" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="AD48" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="AE48" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="AC48" s="5" t="s">
+      <c r="AF48" s="5" t="s">
         <v>783</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
       <c r="AG48" s="5" t="s">
         <v>784</v>
       </c>
       <c r="AH48" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="AI48" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ48" s="5" t="s">
         <v>785</v>
       </c>
-      <c r="AI48" s="5" t="s">
+      <c r="AK48" s="5" t="s">
         <v>786</v>
-      </c>
-[...4 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="49" s="1" customFormat="1">
       <c r="B49" s="5" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>100</v>
+        <v>170</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="G49" s="5" t="s">
-        <v>194</v>
+        <v>416</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>480</v>
+        <v>571</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="K49" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L49" s="5" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="N49" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P49" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q49" s="5" t="s">
-        <v>790</v>
+        <v>39</v>
       </c>
       <c r="R49" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S49" s="5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="T49" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="U49" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="V49" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="W49" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="X49" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="Y49" s="5" t="s">
         <v>791</v>
       </c>
-      <c r="U49" s="5" t="s">
+      <c r="Z49" s="5" t="s">
         <v>792</v>
       </c>
-      <c r="V49" s="5" t="s">
+      <c r="AA49" s="5" t="s">
         <v>793</v>
       </c>
-      <c r="W49" s="5" t="s">
-[...2 lines deleted...]
-      <c r="X49" s="5" t="s">
+      <c r="AB49" s="5" t="s">
         <v>794</v>
       </c>
-      <c r="Y49" s="5" t="s">
+      <c r="AC49" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="Z49" s="5" t="s">
+      <c r="AD49" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="AA49" s="5" t="s">
+      <c r="AE49" s="5" t="s">
         <v>797</v>
-      </c>
-[...10 lines deleted...]
-        <v>801</v>
       </c>
       <c r="AF49" s="5" t="s">
         <v>392</v>
       </c>
       <c r="AG49" s="5" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="AH49" s="5" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="AI49" s="5" t="s">
-        <v>804</v>
+        <v>335</v>
       </c>
       <c r="AJ49" s="5" t="s">
-        <v>805</v>
+        <v>257</v>
       </c>
       <c r="AK49" s="5" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
     </row>
     <row r="50" s="1" customFormat="1">
       <c r="B50" s="5" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="C50" s="5" t="s">
-        <v>279</v>
+        <v>70</v>
       </c>
       <c r="D50" s="5" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="E50" s="5" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="F50" s="5" t="s">
-        <v>808</v>
+        <v>54</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>107</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>777</v>
+        <v>802</v>
       </c>
       <c r="I50" s="5" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>124</v>
       </c>
       <c r="K50" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L50" s="5" t="s">
-        <v>124</v>
+        <v>83</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>39</v>
+        <v>803</v>
       </c>
       <c r="O50" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P50" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q50" s="5" t="s">
-        <v>39</v>
+        <v>804</v>
       </c>
       <c r="R50" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="S50" s="5" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="T50" s="5" t="s">
-        <v>124</v>
+        <v>291</v>
       </c>
       <c r="U50" s="5" t="s">
-        <v>809</v>
+        <v>83</v>
       </c>
       <c r="V50" s="5" t="s">
-        <v>810</v>
+        <v>46</v>
       </c>
       <c r="W50" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X50" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="Y50" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="Z50" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="AA50" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="AB50" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="AC50" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="AD50" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="AE50" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="AF50" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="AG50" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="AH50" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="AI50" s="5" t="s">
         <v>811</v>
       </c>
-      <c r="Y50" s="5" t="s">
+      <c r="AJ50" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="AK50" s="5" t="s">
         <v>812</v>
-      </c>
-[...34 lines deleted...]
-        <v>814</v>
       </c>
     </row>
     <row r="51" s="1" customFormat="1">
       <c r="B51" s="5" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="C51" s="5" t="s">
-        <v>398</v>
+        <v>70</v>
       </c>
       <c r="D51" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>377</v>
+        <v>100</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="G51" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="I51" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="H51" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J51" s="5" t="s">
-        <v>124</v>
+        <v>76</v>
       </c>
       <c r="K51" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L51" s="5" t="s">
         <v>124</v>
       </c>
       <c r="M51" s="5" t="s">
         <v>124</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>818</v>
+        <v>39</v>
       </c>
       <c r="O51" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P51" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q51" s="5" t="s">
-        <v>39</v>
+        <v>815</v>
       </c>
       <c r="R51" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S51" s="5" t="s">
-        <v>196</v>
+        <v>76</v>
       </c>
       <c r="T51" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="U51" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="V51" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="W51" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="X51" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="U51" s="5" t="s">
+      <c r="Y51" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="V51" s="5" t="s">
+      <c r="Z51" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="W51" s="5" t="s">
-[...2 lines deleted...]
-      <c r="X51" s="5" t="s">
+      <c r="AA51" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="Y51" s="5" t="s">
+      <c r="AB51" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="Z51" s="5" t="s">
+      <c r="AC51" s="5" t="s">
         <v>824</v>
       </c>
-      <c r="AA51" s="5" t="s">
+      <c r="AD51" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="AB51" s="5" t="s">
+      <c r="AE51" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="AC51" s="5" t="s">
+      <c r="AF51" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="AG51" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="AD51" s="5" t="s">
+      <c r="AH51" s="5" t="s">
         <v>828</v>
       </c>
-      <c r="AE51" s="5" t="s">
+      <c r="AI51" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="AF51" s="5" t="s">
-[...8 lines deleted...]
-      <c r="AI51" s="5" t="s">
+      <c r="AJ51" s="5" t="s">
         <v>830</v>
       </c>
-      <c r="AJ51" s="5" t="s">
+      <c r="AK51" s="5" t="s">
         <v>831</v>
-      </c>
-[...1 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="52" s="1" customFormat="1">
       <c r="B52" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F52" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="C52" s="5" t="s">
-[...8 lines deleted...]
-      <c r="F52" s="5" t="s">
+      <c r="G52" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="I52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="K52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="L52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="O52" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P52" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q52" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R52" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="S52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="T52" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="U52" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="G52" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I52" s="5" t="s">
+      <c r="V52" s="5" t="s">
         <v>835</v>
-      </c>
-[...37 lines deleted...]
-        <v>43</v>
       </c>
       <c r="W52" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X52" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="Y52" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="Z52" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="AA52" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="AB52" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="AC52" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="AD52" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="AE52" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="AF52" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG52" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="AH52" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="AI52" s="5" t="s">
         <v>838</v>
       </c>
-      <c r="Y52" s="5" t="s">
+      <c r="AJ52" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="AK52" s="5" t="s">
         <v>839</v>
-      </c>
-[...34 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="53" s="1" customFormat="1">
       <c r="B53" s="5" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>70</v>
+        <v>398</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>100</v>
+        <v>377</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>853</v>
+        <v>841</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>242</v>
+        <v>75</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>261</v>
+        <v>842</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>242</v>
+        <v>124</v>
       </c>
       <c r="K53" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L53" s="5" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>39</v>
+        <v>843</v>
       </c>
       <c r="O53" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P53" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q53" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R53" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="P53" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S53" s="5" t="s">
-        <v>124</v>
+        <v>196</v>
       </c>
       <c r="T53" s="5" t="s">
-        <v>124</v>
+        <v>844</v>
       </c>
       <c r="U53" s="5" t="s">
-        <v>124</v>
+        <v>845</v>
       </c>
       <c r="V53" s="5" t="s">
-        <v>124</v>
+        <v>846</v>
       </c>
       <c r="W53" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X53" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="Y53" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="Z53" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="AA53" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="AB53" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="AC53" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="AD53" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="AE53" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="Y53" s="5" t="s">
+      <c r="AF53" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG53" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AH53" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AI53" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="Z53" s="5" t="s">
+      <c r="AJ53" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="AA53" s="5" t="s">
+      <c r="AK53" s="5" t="s">
         <v>857</v>
-      </c>
-[...28 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="54" s="1" customFormat="1">
       <c r="B54" s="5" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="E54" s="5" t="s">
-        <v>215</v>
+        <v>377</v>
       </c>
       <c r="F54" s="5" t="s">
-        <v>869</v>
+        <v>859</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>870</v>
+        <v>76</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>498</v>
+        <v>141</v>
       </c>
       <c r="I54" s="5" t="s">
-        <v>871</v>
+        <v>860</v>
       </c>
       <c r="J54" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="K54" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="K54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L54" s="5" t="s">
-        <v>125</v>
+        <v>78</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>338</v>
+        <v>78</v>
       </c>
       <c r="N54" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O54" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P54" s="5" t="s">
-        <v>872</v>
+        <v>861</v>
       </c>
       <c r="Q54" s="5" t="s">
-        <v>873</v>
+        <v>862</v>
       </c>
       <c r="R54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S54" s="5" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="T54" s="5" t="s">
-        <v>171</v>
+        <v>859</v>
       </c>
       <c r="U54" s="5" t="s">
-        <v>416</v>
+        <v>53</v>
       </c>
       <c r="V54" s="5" t="s">
-        <v>874</v>
+        <v>43</v>
       </c>
       <c r="W54" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X54" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="Y54" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="Z54" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="AA54" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="AB54" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="AC54" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="AD54" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="AE54" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="AF54" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="AG54" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="AH54" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="AI54" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="AJ54" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="Y54" s="5" t="s">
+      <c r="AK54" s="5" t="s">
         <v>876</v>
-      </c>
-[...34 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="55" s="1" customFormat="1">
       <c r="B55" s="5" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="F55" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="G55" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="K55" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="L55" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="O55" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="P55" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q55" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R55" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="S55" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="T55" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="U55" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="V55" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="W55" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X55" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="Y55" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="Z55" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="AA55" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="AB55" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="AC55" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="AD55" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="AE55" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="AF55" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="AG55" s="5" t="s">
         <v>888</v>
       </c>
-      <c r="G55" s="5" t="s">
-[...50 lines deleted...]
-      <c r="X55" s="5" t="s">
+      <c r="AH55" s="5" t="s">
         <v>889</v>
       </c>
-      <c r="Y55" s="5" t="s">
+      <c r="AI55" s="5" t="s">
         <v>890</v>
       </c>
-      <c r="Z55" s="5" t="s">
+      <c r="AJ55" s="5" t="s">
         <v>891</v>
       </c>
-      <c r="AA55" s="5" t="s">
+      <c r="AK55" s="5" t="s">
         <v>892</v>
-      </c>
-[...28 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="56" s="1" customFormat="1">
       <c r="B56" s="5" t="s">
-        <v>901</v>
+        <v>893</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>377</v>
+        <v>38</v>
       </c>
       <c r="E56" s="5" t="s">
-        <v>100</v>
+        <v>215</v>
       </c>
       <c r="F56" s="5" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>75</v>
+        <v>895</v>
       </c>
       <c r="H56" s="5" t="s">
-        <v>141</v>
+        <v>498</v>
       </c>
       <c r="I56" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="J56" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="K56" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="J56" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L56" s="5" t="s">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>51</v>
+        <v>338</v>
       </c>
       <c r="N56" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O56" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P56" s="5" t="s">
-        <v>79</v>
+        <v>897</v>
       </c>
       <c r="Q56" s="5" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="R56" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S56" s="5" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="T56" s="5" t="s">
-        <v>291</v>
+        <v>171</v>
       </c>
       <c r="U56" s="5" t="s">
-        <v>53</v>
+        <v>416</v>
       </c>
       <c r="V56" s="5" t="s">
-        <v>221</v>
+        <v>899</v>
       </c>
       <c r="W56" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="X56" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="Y56" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="Z56" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="AA56" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="Y56" s="5" t="s">
+      <c r="AB56" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="Z56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AA56" s="5" t="s">
+      <c r="AC56" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="AB56" s="5" t="s">
+      <c r="AD56" s="5" t="s">
         <v>906</v>
       </c>
-      <c r="AC56" s="5" t="s">
+      <c r="AE56" s="5" t="s">
         <v>907</v>
       </c>
-      <c r="AD56" s="5" t="s">
+      <c r="AF56" s="5" t="s">
         <v>908</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AG56" s="5" t="s">
         <v>909</v>
       </c>
       <c r="AH56" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AI56" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="AJ56" s="5" t="s">
         <v>910</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="AK56" s="5" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="57" s="1" customFormat="1">
       <c r="B57" s="5" t="s">
         <v>912</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D57" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E57" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="E57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="5" t="s">
-        <v>913</v>
+        <v>763</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>242</v>
+        <v>107</v>
       </c>
       <c r="H57" s="5" t="s">
-        <v>123</v>
+        <v>379</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="L57" s="5" t="s">
         <v>78</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>914</v>
+        <v>39</v>
       </c>
       <c r="O57" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P57" s="5" t="s">
-        <v>915</v>
+        <v>79</v>
       </c>
       <c r="Q57" s="5" t="s">
-        <v>916</v>
+        <v>39</v>
       </c>
       <c r="R57" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S57" s="5" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="T57" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="U57" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="V57" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="W57" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="X57" s="5" t="s">
         <v>913</v>
       </c>
-      <c r="U57" s="5" t="s">
+      <c r="Y57" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="Z57" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="AA57" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="AB57" s="5" t="s">
         <v>917</v>
       </c>
-      <c r="V57" s="5" t="s">
+      <c r="AC57" s="5" t="s">
         <v>918</v>
       </c>
-      <c r="W57" s="5" t="s">
-[...2 lines deleted...]
-      <c r="X57" s="5" t="s">
+      <c r="AD57" s="5" t="s">
         <v>919</v>
       </c>
-      <c r="Y57" s="5" t="s">
+      <c r="AE57" s="5" t="s">
         <v>920</v>
       </c>
-      <c r="Z57" s="5" t="s">
+      <c r="AF57" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG57" s="5" t="s">
         <v>921</v>
       </c>
-      <c r="AA57" s="5" t="s">
+      <c r="AH57" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="AB57" s="5" t="s">
+      <c r="AI57" s="5" t="s">
         <v>923</v>
       </c>
-      <c r="AC57" s="5" t="s">
+      <c r="AJ57" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="AK57" s="5" t="s">
         <v>924</v>
-      </c>
-[...22 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="58" s="1" customFormat="1">
       <c r="B58" s="5" t="s">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>100</v>
+        <v>377</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F58" s="5" t="s">
-        <v>888</v>
+        <v>763</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>172</v>
+        <v>75</v>
       </c>
       <c r="H58" s="5" t="s">
-        <v>498</v>
+        <v>141</v>
       </c>
       <c r="I58" s="5" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="J58" s="5" t="s">
         <v>124</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="L58" s="5" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="N58" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O58" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P58" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q58" s="5" t="s">
-        <v>39</v>
+        <v>926</v>
       </c>
       <c r="R58" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="S58" s="5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="T58" s="5" t="s">
-        <v>124</v>
+        <v>291</v>
       </c>
       <c r="U58" s="5" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="V58" s="5" t="s">
-        <v>39</v>
+        <v>221</v>
       </c>
       <c r="W58" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="X58" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="Y58" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="Z58" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="AA58" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="AB58" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="AC58" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="AD58" s="5" t="s">
         <v>932</v>
       </c>
-      <c r="Y58" s="5" t="s">
+      <c r="AE58" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="AF58" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG58" s="5" t="s">
         <v>933</v>
       </c>
-      <c r="Z58" s="5" t="s">
+      <c r="AH58" s="5" t="s">
         <v>934</v>
       </c>
-      <c r="AA58" s="5" t="s">
+      <c r="AI58" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="AJ58" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AK58" s="5" t="s">
         <v>935</v>
-      </c>
-[...28 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="59" s="1" customFormat="1">
       <c r="B59" s="5" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F59" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="K59" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="L59" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N59" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="O59" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P59" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="Q59" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="R59" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="S59" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="T59" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="U59" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="V59" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="W59" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X59" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="Y59" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="Z59" s="5" t="s">
         <v>945</v>
       </c>
-      <c r="G59" s="5" t="s">
-[...50 lines deleted...]
-      <c r="X59" s="5" t="s">
+      <c r="AA59" s="5" t="s">
         <v>946</v>
       </c>
-      <c r="Y59" s="5" t="s">
+      <c r="AB59" s="5" t="s">
         <v>947</v>
       </c>
-      <c r="Z59" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AA59" s="5" t="s">
+      <c r="AC59" s="5" t="s">
         <v>948</v>
-      </c>
-[...4 lines deleted...]
-        <v>936</v>
       </c>
       <c r="AD59" s="5" t="s">
         <v>949</v>
       </c>
       <c r="AE59" s="5" t="s">
-        <v>938</v>
+        <v>950</v>
       </c>
       <c r="AF59" s="5" t="s">
-        <v>392</v>
+        <v>190</v>
       </c>
       <c r="AG59" s="5" t="s">
-        <v>939</v>
+        <v>951</v>
       </c>
       <c r="AH59" s="5" t="s">
-        <v>940</v>
+        <v>952</v>
       </c>
       <c r="AI59" s="5" t="s">
-        <v>941</v>
+        <v>953</v>
       </c>
       <c r="AJ59" s="5" t="s">
-        <v>942</v>
+        <v>954</v>
       </c>
       <c r="AK59" s="5" t="s">
-        <v>943</v>
+        <v>600</v>
       </c>
     </row>
     <row r="60" s="1" customFormat="1">
       <c r="B60" s="5" t="s">
-        <v>950</v>
+        <v>955</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="E60" s="5" t="s">
-        <v>215</v>
+        <v>100</v>
       </c>
       <c r="F60" s="5" t="s">
-        <v>951</v>
+        <v>763</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>871</v>
+        <v>172</v>
       </c>
       <c r="H60" s="5" t="s">
-        <v>817</v>
+        <v>498</v>
       </c>
       <c r="I60" s="5" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="J60" s="5" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L60" s="5" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="M60" s="5" t="s">
         <v>78</v>
       </c>
       <c r="N60" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O60" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P60" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q60" s="5" t="s">
         <v>39</v>
       </c>
       <c r="R60" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="S60" s="5" t="s">
-        <v>724</v>
+        <v>124</v>
       </c>
       <c r="T60" s="5" t="s">
-        <v>952</v>
+        <v>124</v>
       </c>
       <c r="U60" s="5" t="s">
         <v>39</v>
       </c>
       <c r="V60" s="5" t="s">
         <v>39</v>
       </c>
       <c r="W60" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X60" s="5" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="Y60" s="5" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="Z60" s="5" t="s">
-        <v>934</v>
+        <v>958</v>
       </c>
       <c r="AA60" s="5" t="s">
-        <v>948</v>
+        <v>959</v>
       </c>
       <c r="AB60" s="5" t="s">
-        <v>955</v>
+        <v>39</v>
       </c>
       <c r="AC60" s="5" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="AD60" s="5" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="AE60" s="5" t="s">
-        <v>938</v>
+        <v>962</v>
       </c>
       <c r="AF60" s="5" t="s">
-        <v>67</v>
+        <v>392</v>
       </c>
       <c r="AG60" s="5" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="AH60" s="5" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="AI60" s="5" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="AJ60" s="5" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="AK60" s="5" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
     </row>
     <row r="61" s="1" customFormat="1">
       <c r="B61" s="5" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>377</v>
+        <v>100</v>
       </c>
       <c r="F61" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H61" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="K61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="N61" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="O61" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P61" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q61" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R61" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="S61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="T61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="U61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="V61" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="W61" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="X61" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="Y61" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="Z61" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="AA61" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="AB61" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC61" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="AD61" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="AE61" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="AF61" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="AG61" s="5" t="s">
         <v>963</v>
       </c>
-      <c r="G61" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I61" s="5" t="s">
+      <c r="AH61" s="5" t="s">
         <v>964</v>
       </c>
-      <c r="J61" s="5" t="s">
-[...20 lines deleted...]
-      <c r="Q61" s="5" t="s">
+      <c r="AI61" s="5" t="s">
         <v>965</v>
       </c>
-      <c r="R61" s="5" t="s">
-[...17 lines deleted...]
-      <c r="X61" s="5" t="s">
+      <c r="AJ61" s="5" t="s">
         <v>966</v>
       </c>
-      <c r="Y61" s="5" t="s">
+      <c r="AK61" s="5" t="s">
         <v>967</v>
-      </c>
-[...34 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="62" s="1" customFormat="1">
       <c r="B62" s="5" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
       <c r="E62" s="5" t="s">
-        <v>377</v>
+        <v>215</v>
       </c>
       <c r="F62" s="5" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="G62" s="5" t="s">
-        <v>122</v>
+        <v>896</v>
       </c>
       <c r="H62" s="5" t="s">
-        <v>74</v>
+        <v>842</v>
       </c>
       <c r="I62" s="5" t="s">
-        <v>979</v>
+        <v>77</v>
       </c>
       <c r="J62" s="5" t="s">
-        <v>201</v>
+        <v>77</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>264</v>
+        <v>77</v>
       </c>
       <c r="L62" s="5" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="N62" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O62" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="P62" s="5" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="Q62" s="5" t="s">
-        <v>980</v>
+        <v>39</v>
       </c>
       <c r="R62" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S62" s="5" t="s">
-        <v>83</v>
+        <v>724</v>
       </c>
       <c r="T62" s="5" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="U62" s="5" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="V62" s="5" t="s">
-        <v>982</v>
+        <v>39</v>
       </c>
       <c r="W62" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X62" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="Y62" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="Z62" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="AA62" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="AB62" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="AC62" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="AD62" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="AE62" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="AF62" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG62" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="AH62" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="AI62" s="5" t="s">
         <v>983</v>
       </c>
-      <c r="Y62" s="5" t="s">
+      <c r="AJ62" s="5" t="s">
         <v>984</v>
       </c>
-      <c r="Z62" s="5" t="s">
+      <c r="AK62" s="5" t="s">
         <v>985</v>
-      </c>
-[...31 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="63" s="1" customFormat="1">
       <c r="B63" s="5" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="E63" s="5" t="s">
-        <v>71</v>
+        <v>377</v>
       </c>
       <c r="F63" s="5" t="s">
-        <v>995</v>
+        <v>987</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>51</v>
+        <v>172</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>480</v>
       </c>
       <c r="I63" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="K63" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="L63" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J63" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M63" s="5" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="N63" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O63" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P63" s="5" t="s">
         <v>175</v>
       </c>
       <c r="Q63" s="5" t="s">
-        <v>996</v>
+        <v>989</v>
       </c>
       <c r="R63" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S63" s="5" t="s">
         <v>51</v>
       </c>
       <c r="T63" s="5" t="s">
-        <v>997</v>
+        <v>44</v>
       </c>
       <c r="U63" s="5" t="s">
         <v>46</v>
       </c>
       <c r="V63" s="5" t="s">
-        <v>998</v>
+        <v>53</v>
       </c>
       <c r="W63" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X63" s="5" t="s">
-        <v>999</v>
+        <v>990</v>
       </c>
       <c r="Y63" s="5" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="Z63" s="5" t="s">
-        <v>985</v>
+        <v>992</v>
       </c>
       <c r="AA63" s="5" t="s">
-        <v>986</v>
+        <v>993</v>
       </c>
       <c r="AB63" s="5" t="s">
-        <v>987</v>
+        <v>994</v>
       </c>
       <c r="AC63" s="5" t="s">
-        <v>1001</v>
+        <v>995</v>
       </c>
       <c r="AD63" s="5" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="AE63" s="5" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="AF63" s="5" t="s">
         <v>93</v>
       </c>
       <c r="AG63" s="5" t="s">
-        <v>394</v>
+        <v>998</v>
       </c>
       <c r="AH63" s="5" t="s">
-        <v>991</v>
+        <v>134</v>
       </c>
       <c r="AI63" s="5" t="s">
-        <v>992</v>
+        <v>314</v>
       </c>
       <c r="AJ63" s="5" t="s">
-        <v>190</v>
+        <v>999</v>
       </c>
       <c r="AK63" s="5" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="64" s="1" customFormat="1">
       <c r="B64" s="5" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="E64" s="5" t="s">
-        <v>100</v>
+        <v>377</v>
       </c>
       <c r="F64" s="5" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="G64" s="5" t="s">
-        <v>172</v>
+        <v>122</v>
       </c>
       <c r="H64" s="5" t="s">
-        <v>173</v>
+        <v>74</v>
       </c>
       <c r="I64" s="5" t="s">
-        <v>75</v>
+        <v>1003</v>
       </c>
       <c r="J64" s="5" t="s">
-        <v>75</v>
+        <v>201</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>124</v>
+        <v>264</v>
       </c>
       <c r="L64" s="5" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="N64" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O64" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="P64" s="5" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="Q64" s="5" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="R64" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S64" s="5" t="s">
-        <v>435</v>
+        <v>83</v>
       </c>
       <c r="T64" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="U64" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="V64" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="W64" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X64" s="5" t="s">
         <v>1007</v>
       </c>
-      <c r="U64" s="5" t="s">
-[...8 lines deleted...]
-      <c r="X64" s="5" t="s">
+      <c r="Y64" s="5" t="s">
         <v>1008</v>
       </c>
-      <c r="Y64" s="5" t="s">
+      <c r="Z64" s="5" t="s">
         <v>1009</v>
       </c>
-      <c r="Z64" s="5" t="s">
+      <c r="AA64" s="5" t="s">
         <v>1010</v>
       </c>
-      <c r="AA64" s="5" t="s">
+      <c r="AB64" s="5" t="s">
         <v>1011</v>
       </c>
-      <c r="AB64" s="5" t="s">
+      <c r="AC64" s="5" t="s">
         <v>1012</v>
       </c>
-      <c r="AC64" s="5" t="s">
+      <c r="AD64" s="5" t="s">
         <v>1013</v>
       </c>
-      <c r="AD64" s="5" t="s">
+      <c r="AE64" s="5" t="s">
         <v>1014</v>
       </c>
-      <c r="AE64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF64" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG64" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="AH64" s="5" t="s">
         <v>1015</v>
       </c>
-      <c r="AG64" s="5" t="s">
+      <c r="AI64" s="5" t="s">
         <v>1016</v>
       </c>
-      <c r="AH64" s="5" t="s">
+      <c r="AJ64" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AK64" s="5" t="s">
         <v>1017</v>
-      </c>
-[...7 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1">
       <c r="B65" s="5" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>215</v>
+        <v>71</v>
       </c>
       <c r="E65" s="5" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="F65" s="5" t="s">
-        <v>537</v>
+        <v>1019</v>
       </c>
       <c r="G65" s="5" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="H65" s="5" t="s">
-        <v>74</v>
+        <v>480</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J65" s="5" t="s">
-        <v>172</v>
+        <v>78</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="L65" s="5" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="N65" s="5" t="s">
         <v>39</v>
       </c>
       <c r="O65" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P65" s="5" t="s">
-        <v>79</v>
+        <v>175</v>
       </c>
       <c r="Q65" s="5" t="s">
-        <v>39</v>
+        <v>1020</v>
       </c>
       <c r="R65" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S65" s="5" t="s">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="T65" s="5" t="s">
-        <v>340</v>
+        <v>1021</v>
       </c>
       <c r="U65" s="5" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="V65" s="5" t="s">
-        <v>46</v>
+        <v>1022</v>
       </c>
       <c r="W65" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="X65" s="5" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="Y65" s="5" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="Z65" s="5" t="s">
-        <v>1024</v>
+        <v>1009</v>
       </c>
       <c r="AA65" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AB65" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AC65" s="5" t="s">
         <v>1025</v>
       </c>
-      <c r="AB65" s="5" t="s">
+      <c r="AD65" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AE65" s="5" t="s">
         <v>1026</v>
       </c>
-      <c r="AC65" s="5" t="s">
+      <c r="AF65" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG65" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="AH65" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AI65" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AJ65" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AK65" s="5" t="s">
         <v>1027</v>
-      </c>
-[...22 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="66" s="1" customFormat="1">
       <c r="B66" s="5" t="s">
-        <v>1036</v>
+        <v>1028</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>100</v>
       </c>
       <c r="F66" s="5" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="G66" s="5" t="s">
-        <v>73</v>
+        <v>172</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>173</v>
       </c>
       <c r="I66" s="5" t="s">
-        <v>174</v>
+        <v>75</v>
       </c>
       <c r="J66" s="5" t="s">
-        <v>174</v>
+        <v>75</v>
       </c>
       <c r="K66" s="5" t="s">
-        <v>603</v>
+        <v>124</v>
       </c>
       <c r="L66" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="M66" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="M66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N66" s="5" t="s">
-        <v>1038</v>
+        <v>39</v>
       </c>
       <c r="O66" s="5" t="s">
         <v>79</v>
       </c>
       <c r="P66" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q66" s="5" t="s">
-        <v>1039</v>
+        <v>1030</v>
       </c>
       <c r="R66" s="5" t="s">
         <v>49</v>
       </c>
       <c r="S66" s="5" t="s">
-        <v>77</v>
+        <v>435</v>
       </c>
       <c r="T66" s="5" t="s">
-        <v>41</v>
+        <v>1031</v>
       </c>
       <c r="U66" s="5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="V66" s="5" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="W66" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="X66" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="Y66" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="Z66" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="AA66" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="AB66" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AC66" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="AD66" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AE66" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AF66" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="AG66" s="5" t="s">
         <v>1040</v>
       </c>
-      <c r="Y66" s="5" t="s">
+      <c r="AH66" s="5" t="s">
         <v>1041</v>
       </c>
-      <c r="Z66" s="5" t="s">
+      <c r="AI66" s="5" t="s">
         <v>1042</v>
       </c>
-      <c r="AA66" s="5" t="s">
+      <c r="AJ66" s="5" t="s">
         <v>1043</v>
       </c>
-      <c r="AB66" s="5" t="s">
+      <c r="AK66" s="5" t="s">
         <v>1044</v>
-      </c>
-[...25 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="67" s="1" customFormat="1">
       <c r="B67" s="5" t="s">
-        <v>1053</v>
+        <v>1045</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>71</v>
+        <v>170</v>
       </c>
       <c r="F67" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="I67" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="J67" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="K67" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="L67" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="N67" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="O67" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P67" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q67" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R67" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="S67" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="T67" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="U67" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="V67" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="W67" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="X67" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="Y67" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="Z67" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AA67" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AB67" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="AC67" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="AD67" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="AE67" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="AF67" s="5" t="s">
         <v>1054</v>
       </c>
-      <c r="G67" s="5" t="s">
-[...29 lines deleted...]
-      <c r="Q67" s="5" t="s">
+      <c r="AG67" s="5" t="s">
         <v>1055</v>
       </c>
-      <c r="R67" s="5" t="s">
-[...17 lines deleted...]
-      <c r="X67" s="5" t="s">
+      <c r="AH67" s="5" t="s">
         <v>1056</v>
       </c>
-      <c r="Y67" s="5" t="s">
+      <c r="AI67" s="5" t="s">
         <v>1057</v>
       </c>
-      <c r="Z67" s="5" t="s">
+      <c r="AJ67" s="5" t="s">
         <v>1058</v>
       </c>
-      <c r="AA67" s="5" t="s">
+      <c r="AK67" s="5" t="s">
         <v>1059</v>
-      </c>
-[...28 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="68" s="1" customFormat="1">
       <c r="B68" s="5" t="s">
-        <v>1066</v>
+        <v>1060</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="F68" s="5" t="s">
-        <v>1067</v>
+        <v>1061</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>201</v>
+        <v>73</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>1068</v>
+        <v>173</v>
       </c>
       <c r="I68" s="5" t="s">
-        <v>43</v>
+        <v>174</v>
       </c>
       <c r="J68" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="K68" s="5" t="s">
         <v>603</v>
       </c>
-      <c r="K68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L68" s="5" t="s">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>357</v>
+        <v>435</v>
       </c>
       <c r="N68" s="5" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
       <c r="O68" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P68" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q68" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="R68" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="P68" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S68" s="5" t="s">
-        <v>124</v>
+        <v>77</v>
       </c>
       <c r="T68" s="5" t="s">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="U68" s="5" t="s">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="V68" s="5" t="s">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="W68" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X68" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="Y68" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="Z68" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AA68" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="AB68" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="AC68" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="AD68" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="AE68" s="5" t="s">
         <v>1071</v>
       </c>
-      <c r="Y68" s="5" t="s">
+      <c r="AF68" s="5" t="s">
         <v>1072</v>
       </c>
-      <c r="Z68" s="5" t="s">
+      <c r="AG68" s="5" t="s">
         <v>1073</v>
       </c>
-      <c r="AA68" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AB68" s="5" t="s">
+      <c r="AH68" s="5" t="s">
         <v>1074</v>
       </c>
-      <c r="AC68" s="5" t="s">
+      <c r="AI68" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="AJ68" s="5" t="s">
         <v>1075</v>
       </c>
-      <c r="AD68" s="5" t="s">
+      <c r="AK68" s="5" t="s">
         <v>1076</v>
-      </c>
-[...19 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="69" s="1" customFormat="1">
       <c r="B69" s="5" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>377</v>
+        <v>71</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="F69" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="I69" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J69" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="K69" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="L69" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="N69" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="O69" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P69" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q69" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="R69" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="S69" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="T69" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="U69" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="V69" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="W69" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X69" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="Y69" s="5" t="s">
         <v>1081</v>
       </c>
-      <c r="G69" s="5" t="s">
-[...50 lines deleted...]
-      <c r="X69" s="5" t="s">
+      <c r="Z69" s="5" t="s">
         <v>1082</v>
       </c>
-      <c r="Y69" s="5" t="s">
+      <c r="AA69" s="5" t="s">
         <v>1083</v>
       </c>
-      <c r="Z69" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AA69" s="5" t="s">
+      <c r="AB69" s="5" t="s">
         <v>1084</v>
       </c>
-      <c r="AB69" s="5" t="s">
+      <c r="AC69" s="5" t="s">
         <v>1085</v>
       </c>
-      <c r="AC69" s="5" t="s">
+      <c r="AD69" s="5" t="s">
         <v>1086</v>
       </c>
-      <c r="AD69" s="5" t="s">
+      <c r="AE69" s="5" t="s">
         <v>1087</v>
       </c>
-      <c r="AE69" s="5" t="s">
+      <c r="AF69" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="AG69" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="AH69" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="AI69" s="5" t="s">
         <v>1088</v>
       </c>
-      <c r="AF69" s="5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AJ69" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="AK69" s="5" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
     </row>
     <row r="70" s="1" customFormat="1">
       <c r="B70" s="5" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>170</v>
+        <v>71</v>
       </c>
       <c r="F70" s="5" t="s">
-        <v>140</v>
+        <v>1091</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>78</v>
+        <v>201</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>620</v>
+        <v>1092</v>
       </c>
       <c r="I70" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J70" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="K70" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="L70" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J70" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M70" s="5" t="s">
-        <v>77</v>
+        <v>357</v>
       </c>
       <c r="N70" s="5" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="O70" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="P70" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q70" s="5" t="s">
-        <v>39</v>
+        <v>1094</v>
       </c>
       <c r="R70" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="S70" s="5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="T70" s="5" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="U70" s="5" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="V70" s="5" t="s">
-        <v>46</v>
+        <v>124</v>
       </c>
       <c r="W70" s="5" t="s">
         <v>49</v>
       </c>
       <c r="X70" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="Y70" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="Z70" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AA70" s="5" t="s">
         <v>1093</v>
       </c>
-      <c r="Y70" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB70" s="5" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="AC70" s="5" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="AD70" s="5" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="AE70" s="5" t="s">
-        <v>1088</v>
+        <v>1101</v>
       </c>
       <c r="AF70" s="5" t="s">
-        <v>166</v>
+        <v>370</v>
       </c>
       <c r="AG70" s="5" t="s">
-        <v>1099</v>
+        <v>211</v>
       </c>
       <c r="AH70" s="5" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="AI70" s="5" t="s">
-        <v>96</v>
+        <v>314</v>
       </c>
       <c r="AJ70" s="5" t="s">
-        <v>616</v>
+        <v>838</v>
       </c>
       <c r="AK70" s="5" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1">
       <c r="B71" s="5" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>70</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>71</v>
+        <v>377</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="F71" s="5" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>83</v>
+        <v>242</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>379</v>
+        <v>261</v>
       </c>
       <c r="I71" s="5" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="J71" s="5" t="s">
-        <v>83</v>
+        <v>242</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>124</v>
       </c>
       <c r="L71" s="5" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="N71" s="5" t="s">
-        <v>39</v>
+        <v>1093</v>
       </c>
       <c r="O71" s="5" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="P71" s="5" t="s">
         <v>79</v>
       </c>
       <c r="Q71" s="5" t="s">
         <v>39</v>
       </c>
       <c r="R71" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="S71" s="5" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="T71" s="5" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="U71" s="5" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="V71" s="5" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="W71" s="5" t="s">
-        <v>49</v>
+        <v>79</v>
       </c>
       <c r="X71" s="5" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="Y71" s="5" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="Z71" s="5" t="s">
-        <v>1106</v>
+        <v>1097</v>
       </c>
       <c r="AA71" s="5" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="AB71" s="5" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="AC71" s="5" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="AD71" s="5" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="AE71" s="5" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="AF71" s="5" t="s">
         <v>190</v>
       </c>
       <c r="AG71" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="AH71" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="AI71" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="AJ71" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="AK71" s="5" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="72" s="1" customFormat="1">
+      <c r="B72" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H72" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="I72" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J72" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="K72" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="L72" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="N72" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="O72" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P72" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q72" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R72" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="S72" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="T72" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="U72" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="V72" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="W72" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X72" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="Y72" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="Z72" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AA72" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AB72" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AC72" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="AD72" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="AE72" s="5" t="s">
         <v>1112</v>
       </c>
-      <c r="AH71" s="5" t="s">
-[...2 lines deleted...]
-      <c r="AI71" s="5" t="s">
+      <c r="AF72" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="AG72" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="AH72" s="5" t="s">
+        <v>1123</v>
+      </c>
+      <c r="AI72" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AJ72" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="AK72" s="5" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="73" s="1" customFormat="1">
+      <c r="B73" s="5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G73" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="H73" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="K73" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="L73" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="N73" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="O73" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="P73" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q73" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="R73" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="S73" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="T73" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="U73" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="V73" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="W73" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X73" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="Y73" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="Z73" s="5" t="s">
+        <v>1129</v>
+      </c>
+      <c r="AA73" s="5" t="s">
+        <v>1130</v>
+      </c>
+      <c r="AB73" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="AC73" s="5" t="s">
+        <v>1132</v>
+      </c>
+      <c r="AD73" s="5" t="s">
+        <v>1133</v>
+      </c>
+      <c r="AE73" s="5" t="s">
+        <v>1134</v>
+      </c>
+      <c r="AF73" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AG73" s="5" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AH73" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="AI73" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="AJ71" s="5" t="s">
-[...3 lines deleted...]
-        <v>1115</v>
+      <c r="AJ73" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="AK73" s="5" t="s">
+        <v>1138</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>IIS Incentro BO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>