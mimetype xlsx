--- v0 (2026-05-28)
+++ v1 (2026-10-11)
@@ -980,89 +980,50 @@
   <si>
     <t>40,136171 ; -7,671161</t>
   </si>
   <si>
     <t>https://movetofundao.pt/cowork-fundao/#silvares</t>
   </si>
   <si>
     <t>Fundão (20km, 25min)</t>
   </si>
   <si>
     <t>Aeroporto Internacional de Lisboa Humberto Delgado (275km, 163min)</t>
   </si>
   <si>
     <t>Porto da Figueira da Foz	 (151km, 139min)</t>
   </si>
   <si>
     <t>A23 (26km, 30min)</t>
   </si>
   <si>
     <t>Estação do Fundão	 (21km, 26min)</t>
   </si>
   <si>
     <t>Silvares foi elevada a vila no dia 21 de junho de 1995, mas trata-se de uma das mais antigas povoações do concelho existindo desde dos primeiros tempos da monarquia portuguesa, o seu nome aparece numa escritura de doação de Lardosa aos Templários, datada de 1226. Com o antigo núcleo habitacional em redor da igreja matriz e na margem do rio Zêzere, Silvares caracteriza-se por ruelas estreitas, com casario antigo, com vários monumentos, fontes e pias romanas. No artesanato realçam-se os característicos bombos, pífaros, adufes, ferraria, rendas e bordados regionais.</t>
   </si>
   <si>
-    <t>Edifício Incubadora de Empresas PEPA</t>
-[...37 lines deleted...]
-  <si>
     <t>Smart Center</t>
   </si>
   <si>
     <t>Av. dos Bombeiros Voluntários N.º 79 1º Dtº., 2580-289 Alenquer</t>
   </si>
   <si>
     <t>39,056477 ; -9,007410</t>
   </si>
   <si>
     <t>Alenquer</t>
   </si>
   <si>
     <t>Casco Real SA</t>
   </si>
   <si>
     <t>geral@cascoreal.pt</t>
   </si>
   <si>
     <t>261943497</t>
   </si>
   <si>
     <t>Lisboa (40km, 30min)</t>
   </si>
   <si>
     <t>Aeroporto de Lisboa (40km, 30min)</t>
@@ -3915,50 +3876,89 @@
     <t>geral@sabertransmitir.pt</t>
   </si>
   <si>
     <t>261096838</t>
   </si>
   <si>
     <t>www.sabertransmitir.pt</t>
   </si>
   <si>
     <t>Torres Vedras (0km, 1min)</t>
   </si>
   <si>
     <t>Humberto Delgado - Lisboa (40km, 30min)</t>
   </si>
   <si>
     <t>Lisboa - Alcântara (40km, 30min)</t>
   </si>
   <si>
     <t>A8 - Torres Vedras Norte (2km, 5min)</t>
   </si>
   <si>
     <t>Torres Vedras (1km, 1min)</t>
   </si>
   <si>
     <t>Destinatários: FREELANCERS / NÓMADAS / EMPRESAS</t>
+  </si>
+  <si>
+    <t>Espaço Cowork Município de Proença-a-Nova</t>
+  </si>
+  <si>
+    <t>Paços do Concelho, Av. do Colégio, Proença-a-Nova</t>
+  </si>
+  <si>
+    <t>39,752840 ; -7,923945</t>
+  </si>
+  <si>
+    <t>Proença-a-Nova</t>
+  </si>
+  <si>
+    <t>Câmara Municipal de Proença-a-Nova</t>
+  </si>
+  <si>
+    <t>Município de Proença-a-nova</t>
+  </si>
+  <si>
+    <t>Luisferreira@cm-proencanova.pt</t>
+  </si>
+  <si>
+    <t>274670000</t>
+  </si>
+  <si>
+    <t>Proença-a-Nova (0km, 0min)</t>
+  </si>
+  <si>
+    <t>Aeroporto Humberto Delgado - Lisboa (207km, 117min)</t>
+  </si>
+  <si>
+    <t>Porto da Figueira da Foz (147km, 91min)</t>
+  </si>
+  <si>
+    <t>A23 (19km, 14min)</t>
+  </si>
+  <si>
+    <t>Vila Velha de Ródão (33km, 25min)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="4">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF808080"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
@@ -6057,5874 +6057,5874 @@
       </c>
       <c r="W26" s="7" t="s">
         <v>316</v>
       </c>
       <c r="X26" s="7" t="s">
         <v>317</v>
       </c>
       <c r="Y26" s="7" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="27" s="1" customFormat="1">
       <c r="B27" s="7" t="s">
         <v>319</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="7" t="s">
-        <v>239</v>
+        <v>39</v>
       </c>
       <c r="G27" s="7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H27" s="7" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="K27" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L27" s="7" t="s">
         <v>320</v>
       </c>
       <c r="M27" s="7" t="s">
         <v>321</v>
       </c>
       <c r="N27" s="7" t="s">
         <v>322</v>
       </c>
       <c r="O27" s="7" t="s">
         <v>323</v>
       </c>
       <c r="P27" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q27" s="7" t="s">
         <v>324</v>
       </c>
-      <c r="Q27" s="7" t="s">
+      <c r="R27" s="7" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="S27" s="7" t="s">
         <v>39</v>
       </c>
       <c r="T27" s="7" t="s">
+        <v>326</v>
+      </c>
+      <c r="U27" s="7" t="s">
         <v>327</v>
       </c>
-      <c r="U27" s="7" t="s">
+      <c r="V27" s="7" t="s">
         <v>328</v>
       </c>
-      <c r="V27" s="7" t="s">
+      <c r="W27" s="7" t="s">
         <v>329</v>
       </c>
-      <c r="W27" s="7" t="s">
+      <c r="X27" s="7" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="Y27" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="28" s="1" customFormat="1">
       <c r="B28" s="7" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F28" s="7" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="G28" s="7" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="J28" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="K28" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="L28" s="7" t="s">
+        <v>332</v>
+      </c>
+      <c r="M28" s="7" t="s">
         <v>333</v>
       </c>
-      <c r="M28" s="7" t="s">
+      <c r="N28" s="7" t="s">
         <v>334</v>
       </c>
-      <c r="N28" s="7" t="s">
+      <c r="O28" s="7" t="s">
         <v>335</v>
       </c>
-      <c r="O28" s="7" t="s">
+      <c r="P28" s="7" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="Q28" s="7" t="s">
         <v>337</v>
       </c>
       <c r="R28" s="7" t="s">
         <v>338</v>
       </c>
       <c r="S28" s="7" t="s">
-        <v>39</v>
+        <v>339</v>
       </c>
       <c r="T28" s="7" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="U28" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="V28" s="7" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="W28" s="7" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="X28" s="7" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="Y28" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="29" s="1" customFormat="1">
       <c r="B29" s="7" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="F29" s="7" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="G29" s="7" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H29" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J29" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="K29" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L29" s="7" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M29" s="7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="N29" s="7" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="O29" s="7" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="P29" s="7" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="Q29" s="7" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="R29" s="7" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="S29" s="7" t="s">
-        <v>352</v>
+        <v>39</v>
       </c>
       <c r="T29" s="7" t="s">
         <v>353</v>
       </c>
       <c r="U29" s="7" t="s">
         <v>354</v>
       </c>
       <c r="V29" s="7" t="s">
         <v>355</v>
       </c>
       <c r="W29" s="7" t="s">
         <v>356</v>
       </c>
       <c r="X29" s="7" t="s">
         <v>357</v>
       </c>
       <c r="Y29" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" s="1" customFormat="1">
       <c r="B30" s="7" t="s">
         <v>358</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>39</v>
+        <v>270</v>
       </c>
       <c r="G30" s="7" t="s">
-        <v>39</v>
+        <v>270</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="J30" s="7" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="K30" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="L30" s="7" t="s">
         <v>359</v>
       </c>
       <c r="M30" s="7" t="s">
         <v>360</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>361</v>
       </c>
       <c r="O30" s="7" t="s">
         <v>362</v>
       </c>
       <c r="P30" s="7" t="s">
         <v>363</v>
       </c>
       <c r="Q30" s="7" t="s">
         <v>364</v>
       </c>
       <c r="R30" s="7" t="s">
         <v>365</v>
       </c>
       <c r="S30" s="7" t="s">
         <v>39</v>
       </c>
       <c r="T30" s="7" t="s">
         <v>366</v>
       </c>
       <c r="U30" s="7" t="s">
         <v>367</v>
       </c>
       <c r="V30" s="7" t="s">
         <v>368</v>
       </c>
       <c r="W30" s="7" t="s">
         <v>369</v>
       </c>
       <c r="X30" s="7" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="Y30" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="31" s="1" customFormat="1">
       <c r="B31" s="7" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>270</v>
+        <v>47</v>
       </c>
       <c r="G31" s="7" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J31" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L31" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="M31" s="7" t="s">
         <v>372</v>
       </c>
-      <c r="M31" s="7" t="s">
+      <c r="N31" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="N31" s="7" t="s">
+      <c r="O31" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="O31" s="7" t="s">
+      <c r="P31" s="7" t="s">
         <v>375</v>
       </c>
-      <c r="P31" s="7" t="s">
+      <c r="Q31" s="7" t="s">
         <v>376</v>
       </c>
-      <c r="Q31" s="7" t="s">
+      <c r="R31" s="7" t="s">
         <v>377</v>
       </c>
-      <c r="R31" s="7" t="s">
+      <c r="S31" s="7" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="T31" s="7" t="s">
         <v>379</v>
       </c>
       <c r="U31" s="7" t="s">
         <v>380</v>
       </c>
       <c r="V31" s="7" t="s">
         <v>381</v>
       </c>
       <c r="W31" s="7" t="s">
         <v>382</v>
       </c>
       <c r="X31" s="7" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="Y31" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" s="1" customFormat="1">
       <c r="B32" s="7" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>47</v>
+        <v>385</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="K32" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L32" s="7" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M32" s="7" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="N32" s="7" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="O32" s="7" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="P32" s="7" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="Q32" s="7" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="R32" s="7" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="S32" s="7" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="T32" s="7" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="U32" s="7" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="V32" s="7" t="s">
+        <v>396</v>
+      </c>
+      <c r="W32" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="X32" s="7" t="s">
         <v>394</v>
       </c>
-      <c r="W32" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y32" s="7" t="s">
-        <v>39</v>
+        <v>398</v>
       </c>
     </row>
     <row r="33" s="1" customFormat="1">
       <c r="B33" s="7" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F33" s="7" t="s">
-        <v>398</v>
+        <v>27</v>
       </c>
       <c r="G33" s="7" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>79</v>
       </c>
       <c r="I33" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="J33" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="K33" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="L33" s="7" t="s">
+        <v>400</v>
+      </c>
+      <c r="M33" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="N33" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="O33" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="P33" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="Q33" s="7" t="s">
+        <v>405</v>
+      </c>
+      <c r="R33" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="S33" s="7" t="s">
         <v>39</v>
-      </c>
-[...28 lines deleted...]
-        <v>406</v>
       </c>
       <c r="T33" s="7" t="s">
         <v>407</v>
       </c>
       <c r="U33" s="7" t="s">
         <v>408</v>
       </c>
       <c r="V33" s="7" t="s">
         <v>409</v>
       </c>
       <c r="W33" s="7" t="s">
         <v>410</v>
       </c>
       <c r="X33" s="7" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="Y33" s="7" t="s">
-        <v>411</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34" s="1" customFormat="1">
       <c r="B34" s="7" t="s">
         <v>412</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F34" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G34" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H34" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="H34" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I34" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="K34" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L34" s="7" t="s">
         <v>413</v>
       </c>
       <c r="M34" s="7" t="s">
         <v>414</v>
       </c>
       <c r="N34" s="7" t="s">
+        <v>402</v>
+      </c>
+      <c r="O34" s="7" t="s">
         <v>415</v>
       </c>
-      <c r="O34" s="7" t="s">
+      <c r="P34" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="Q34" s="7" t="s">
         <v>416</v>
       </c>
-      <c r="P34" s="7" t="s">
+      <c r="R34" s="7" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="S34" s="7" t="s">
         <v>39</v>
       </c>
       <c r="T34" s="7" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="U34" s="7" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="V34" s="7" t="s">
-        <v>422</v>
+        <v>409</v>
       </c>
       <c r="W34" s="7" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="X34" s="7" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="Y34" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="35" s="1" customFormat="1">
       <c r="B35" s="7" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F35" s="7" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="G35" s="7" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="J35" s="7" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="K35" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="L35" s="7" t="s">
+        <v>420</v>
+      </c>
+      <c r="M35" s="7" t="s">
+        <v>421</v>
+      </c>
+      <c r="N35" s="7" t="s">
+        <v>422</v>
+      </c>
+      <c r="O35" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="P35" s="7" t="s">
+        <v>424</v>
+      </c>
+      <c r="Q35" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="R35" s="7" t="s">
         <v>426</v>
       </c>
-      <c r="M35" s="7" t="s">
+      <c r="S35" s="7" t="s">
         <v>427</v>
       </c>
-      <c r="N35" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O35" s="7" t="s">
+      <c r="T35" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="P35" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Q35" s="7" t="s">
+      <c r="U35" s="7" t="s">
         <v>429</v>
       </c>
-      <c r="R35" s="7" t="s">
+      <c r="V35" s="7" t="s">
         <v>430</v>
-      </c>
-[...10 lines deleted...]
-        <v>422</v>
       </c>
       <c r="W35" s="7" t="s">
         <v>431</v>
       </c>
       <c r="X35" s="7" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="Y35" s="7" t="s">
-        <v>39</v>
+        <v>433</v>
       </c>
     </row>
     <row r="36" s="1" customFormat="1">
       <c r="B36" s="7" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="7" t="s">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="G36" s="7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="J36" s="7" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="K36" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L36" s="7" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="M36" s="7" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="N36" s="7" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="O36" s="7" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="P36" s="7" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="Q36" s="7" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="R36" s="7" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="S36" s="7" t="s">
-        <v>440</v>
+        <v>39</v>
       </c>
       <c r="T36" s="7" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="U36" s="7" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="V36" s="7" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="W36" s="7" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="X36" s="7" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Y36" s="7" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="37" s="1" customFormat="1">
       <c r="B37" s="7" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="D37" s="7" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F37" s="7" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="G37" s="7" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="K37" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="L37" s="7" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M37" s="7" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="N37" s="7" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="O37" s="7" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="P37" s="7" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="Q37" s="7" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="R37" s="7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="S37" s="7" t="s">
-        <v>39</v>
+        <v>456</v>
       </c>
       <c r="T37" s="7" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="U37" s="7" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="V37" s="7" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="W37" s="7" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="X37" s="7" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="Y37" s="7" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="38" s="1" customFormat="1">
       <c r="B38" s="7" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F38" s="7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>122</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="I38" s="7" t="s">
         <v>122</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>122</v>
       </c>
       <c r="K38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L38" s="7" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M38" s="7" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="N38" s="7" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="O38" s="7" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="P38" s="7" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="Q38" s="7" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="R38" s="7" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="S38" s="7" t="s">
-        <v>469</v>
+        <v>39</v>
       </c>
       <c r="T38" s="7" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="U38" s="7" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="V38" s="7" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="W38" s="7" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="X38" s="7" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="Y38" s="7" t="s">
-        <v>475</v>
+        <v>39</v>
       </c>
     </row>
     <row r="39" s="1" customFormat="1">
       <c r="B39" s="7" t="s">
         <v>476</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F39" s="7" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="G39" s="7" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="J39" s="7" t="s">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="K39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L39" s="7" t="s">
         <v>477</v>
       </c>
       <c r="M39" s="7" t="s">
         <v>478</v>
       </c>
       <c r="N39" s="7" t="s">
         <v>479</v>
       </c>
       <c r="O39" s="7" t="s">
         <v>480</v>
       </c>
       <c r="P39" s="7" t="s">
         <v>481</v>
       </c>
       <c r="Q39" s="7" t="s">
         <v>482</v>
       </c>
       <c r="R39" s="7" t="s">
         <v>483</v>
       </c>
       <c r="S39" s="7" t="s">
-        <v>39</v>
+        <v>484</v>
       </c>
       <c r="T39" s="7" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="U39" s="7" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="V39" s="7" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="W39" s="7" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="X39" s="7" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="Y39" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" s="1" customFormat="1">
       <c r="B40" s="7" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F40" s="7" t="s">
-        <v>79</v>
+        <v>270</v>
       </c>
       <c r="G40" s="7" t="s">
-        <v>79</v>
+        <v>270</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>79</v>
+        <v>270</v>
       </c>
       <c r="J40" s="7" t="s">
-        <v>79</v>
+        <v>270</v>
       </c>
       <c r="K40" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L40" s="7" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="M40" s="7" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="N40" s="7" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="O40" s="7" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="P40" s="7" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="Q40" s="7" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="R40" s="7" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="S40" s="7" t="s">
-        <v>497</v>
+        <v>39</v>
       </c>
       <c r="T40" s="7" t="s">
         <v>498</v>
       </c>
       <c r="U40" s="7" t="s">
         <v>499</v>
       </c>
       <c r="V40" s="7" t="s">
         <v>500</v>
       </c>
       <c r="W40" s="7" t="s">
         <v>501</v>
       </c>
       <c r="X40" s="7" t="s">
         <v>502</v>
       </c>
       <c r="Y40" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" s="1" customFormat="1">
       <c r="B41" s="7" t="s">
         <v>503</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F41" s="7" t="s">
-        <v>270</v>
+        <v>47</v>
       </c>
       <c r="G41" s="7" t="s">
-        <v>270</v>
+        <v>47</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="K41" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L41" s="7" t="s">
         <v>504</v>
       </c>
       <c r="M41" s="7" t="s">
         <v>505</v>
       </c>
       <c r="N41" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="O41" s="7" t="s">
+        <v>494</v>
+      </c>
+      <c r="P41" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q41" s="7" t="s">
         <v>506</v>
       </c>
-      <c r="O41" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R41" s="7" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="S41" s="7" t="s">
         <v>39</v>
       </c>
       <c r="T41" s="7" t="s">
+        <v>507</v>
+      </c>
+      <c r="U41" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="V41" s="7" t="s">
+        <v>509</v>
+      </c>
+      <c r="W41" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="X41" s="7" t="s">
         <v>511</v>
-      </c>
-[...10 lines deleted...]
-        <v>515</v>
       </c>
       <c r="Y41" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="42" s="1" customFormat="1">
       <c r="B42" s="7" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F42" s="7" t="s">
-        <v>47</v>
+        <v>513</v>
       </c>
       <c r="G42" s="7" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J42" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K42" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L42" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="M42" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="N42" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="O42" s="7" t="s">
         <v>517</v>
       </c>
-      <c r="M42" s="7" t="s">
+      <c r="P42" s="7" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>508</v>
       </c>
       <c r="Q42" s="7" t="s">
         <v>519</v>
       </c>
       <c r="R42" s="7" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="S42" s="7" t="s">
-        <v>39</v>
+        <v>521</v>
       </c>
       <c r="T42" s="7" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="U42" s="7" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="V42" s="7" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="W42" s="7" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="X42" s="7" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="Y42" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" s="1" customFormat="1">
       <c r="B43" s="7" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F43" s="7" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="G43" s="7" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="K43" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L43" s="7" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="M43" s="7" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="N43" s="7" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="O43" s="7" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="P43" s="7" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="Q43" s="7" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="R43" s="7" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="S43" s="7" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="T43" s="7" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="U43" s="7" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="V43" s="7" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="W43" s="7" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="X43" s="7" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="Y43" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" s="1" customFormat="1">
       <c r="B44" s="7" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F44" s="7" t="s">
-        <v>541</v>
+        <v>122</v>
       </c>
       <c r="G44" s="7" t="s">
         <v>122</v>
       </c>
       <c r="H44" s="7" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J44" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K44" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L44" s="7" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M44" s="7" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="N44" s="7" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="O44" s="7" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="P44" s="7" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="Q44" s="7" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="R44" s="7" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="S44" s="7" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="T44" s="7" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="U44" s="7" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="V44" s="7" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="W44" s="7" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="X44" s="7" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="Y44" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="45" s="1" customFormat="1">
       <c r="B45" s="7" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F45" s="7" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="G45" s="7" t="s">
-        <v>122</v>
+        <v>29</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="K45" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L45" s="7" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="M45" s="7" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="N45" s="7" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="O45" s="7" t="s">
         <v>559</v>
       </c>
       <c r="P45" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q45" s="7" t="s">
         <v>560</v>
       </c>
-      <c r="Q45" s="7" t="s">
+      <c r="R45" s="7" t="s">
         <v>561</v>
       </c>
-      <c r="R45" s="7" t="s">
+      <c r="S45" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="T45" s="7" t="s">
         <v>562</v>
       </c>
-      <c r="S45" s="7" t="s">
+      <c r="U45" s="7" t="s">
+        <v>552</v>
+      </c>
+      <c r="V45" s="7" t="s">
         <v>563</v>
       </c>
-      <c r="T45" s="7" t="s">
+      <c r="W45" s="7" t="s">
         <v>564</v>
       </c>
-      <c r="U45" s="7" t="s">
+      <c r="X45" s="7" t="s">
         <v>565</v>
-      </c>
-[...7 lines deleted...]
-        <v>568</v>
       </c>
       <c r="Y45" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="46" s="1" customFormat="1">
       <c r="B46" s="7" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F46" s="7" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="G46" s="7" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="K46" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L46" s="7" t="s">
+        <v>567</v>
+      </c>
+      <c r="M46" s="7" t="s">
+        <v>568</v>
+      </c>
+      <c r="N46" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="O46" s="7" t="s">
+        <v>569</v>
+      </c>
+      <c r="P46" s="7" t="s">
         <v>570</v>
       </c>
-      <c r="M46" s="7" t="s">
+      <c r="Q46" s="7" t="s">
         <v>571</v>
       </c>
-      <c r="N46" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R46" s="7" t="s">
-        <v>574</v>
+        <v>561</v>
       </c>
       <c r="S46" s="7" t="s">
         <v>39</v>
       </c>
       <c r="T46" s="7" t="s">
+        <v>572</v>
+      </c>
+      <c r="U46" s="7" t="s">
+        <v>573</v>
+      </c>
+      <c r="V46" s="7" t="s">
+        <v>574</v>
+      </c>
+      <c r="W46" s="7" t="s">
         <v>575</v>
       </c>
-      <c r="U46" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V46" s="7" t="s">
+      <c r="X46" s="7" t="s">
         <v>576</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
       <c r="Y46" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="47" s="1" customFormat="1">
       <c r="B47" s="7" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F47" s="7" t="s">
-        <v>47</v>
+        <v>578</v>
       </c>
       <c r="G47" s="7" t="s">
-        <v>47</v>
+        <v>385</v>
       </c>
       <c r="H47" s="7" t="s">
-        <v>31</v>
+        <v>579</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="K47" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L47" s="7" t="s">
         <v>580</v>
       </c>
       <c r="M47" s="7" t="s">
         <v>581</v>
       </c>
       <c r="N47" s="7" t="s">
-        <v>558</v>
+        <v>545</v>
       </c>
       <c r="O47" s="7" t="s">
         <v>582</v>
       </c>
       <c r="P47" s="7" t="s">
         <v>583</v>
       </c>
       <c r="Q47" s="7" t="s">
         <v>584</v>
       </c>
       <c r="R47" s="7" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="S47" s="7" t="s">
         <v>39</v>
       </c>
       <c r="T47" s="7" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="U47" s="7" t="s">
-        <v>586</v>
+        <v>552</v>
       </c>
       <c r="V47" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="W47" s="7" t="s">
         <v>587</v>
       </c>
-      <c r="W47" s="7" t="s">
+      <c r="X47" s="7" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="Y47" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="48" s="1" customFormat="1">
       <c r="B48" s="7" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F48" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="G48" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>123</v>
+      </c>
+      <c r="I48" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="J48" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="K48" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="L48" s="7" t="s">
+        <v>590</v>
+      </c>
+      <c r="M48" s="7" t="s">
         <v>591</v>
       </c>
-      <c r="G48" s="7" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="7" t="s">
+      <c r="N48" s="7" t="s">
         <v>592</v>
       </c>
-      <c r="I48" s="7" t="s">
-[...8 lines deleted...]
-      <c r="L48" s="7" t="s">
+      <c r="O48" s="7" t="s">
         <v>593</v>
       </c>
-      <c r="M48" s="7" t="s">
+      <c r="P48" s="7" t="s">
         <v>594</v>
       </c>
-      <c r="N48" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O48" s="7" t="s">
+      <c r="Q48" s="7" t="s">
         <v>595</v>
       </c>
-      <c r="P48" s="7" t="s">
+      <c r="R48" s="7" t="s">
         <v>596</v>
       </c>
-      <c r="Q48" s="7" t="s">
+      <c r="S48" s="7" t="s">
         <v>597</v>
       </c>
-      <c r="R48" s="7" t="s">
+      <c r="T48" s="7" t="s">
         <v>598</v>
       </c>
-      <c r="S48" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T48" s="7" t="s">
+      <c r="U48" s="7" t="s">
         <v>599</v>
       </c>
-      <c r="U48" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V48" s="7" t="s">
-        <v>576</v>
+        <v>600</v>
       </c>
       <c r="W48" s="7" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="X48" s="7" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="Y48" s="7" t="s">
-        <v>39</v>
+        <v>603</v>
       </c>
     </row>
     <row r="49" s="1" customFormat="1">
       <c r="B49" s="7" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F49" s="7" t="s">
-        <v>47</v>
+        <v>605</v>
       </c>
       <c r="G49" s="7" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="H49" s="7" t="s">
-        <v>123</v>
+        <v>606</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="K49" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L49" s="7" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="M49" s="7" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="N49" s="7" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="O49" s="7" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="P49" s="7" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="Q49" s="7" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="R49" s="7" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="S49" s="7" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="T49" s="7" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="U49" s="7" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="V49" s="7" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="W49" s="7" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="X49" s="7" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="Y49" s="7" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
     </row>
     <row r="50" s="1" customFormat="1">
       <c r="B50" s="7" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F50" s="7" t="s">
-        <v>618</v>
+        <v>122</v>
       </c>
       <c r="G50" s="7" t="s">
-        <v>79</v>
+        <v>30</v>
       </c>
       <c r="H50" s="7" t="s">
-        <v>619</v>
+        <v>63</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J50" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K50" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L50" s="7" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="M50" s="7" t="s">
+        <v>623</v>
+      </c>
+      <c r="N50" s="7" t="s">
+        <v>624</v>
+      </c>
+      <c r="O50" s="7" t="s">
+        <v>625</v>
+      </c>
+      <c r="P50" s="7" t="s">
         <v>621</v>
       </c>
-      <c r="N50" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q50" s="7" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="R50" s="7" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="S50" s="7" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="T50" s="7" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="U50" s="7" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="V50" s="7" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="W50" s="7" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="X50" s="7" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="Y50" s="7" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="51" s="1" customFormat="1">
       <c r="B51" s="7" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F51" s="7" t="s">
         <v>122</v>
       </c>
       <c r="G51" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H51" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J51" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K51" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L51" s="7" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="M51" s="7" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="N51" s="7" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="O51" s="7" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="P51" s="7" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="Q51" s="7" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="R51" s="7" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="S51" s="7" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="T51" s="7" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="U51" s="7" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="V51" s="7" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="W51" s="7" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="X51" s="7" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="Y51" s="7" t="s">
-        <v>647</v>
+        <v>39</v>
       </c>
     </row>
     <row r="52" s="1" customFormat="1">
       <c r="B52" s="7" t="s">
+        <v>649</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="D52" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G52" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I52" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="J52" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="K52" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="L52" s="7" t="s">
+        <v>650</v>
+      </c>
+      <c r="M52" s="7" t="s">
+        <v>651</v>
+      </c>
+      <c r="N52" s="7" t="s">
+        <v>638</v>
+      </c>
+      <c r="O52" s="7" t="s">
+        <v>639</v>
+      </c>
+      <c r="P52" s="7" t="s">
+        <v>640</v>
+      </c>
+      <c r="Q52" s="7" t="s">
+        <v>641</v>
+      </c>
+      <c r="R52" s="7" t="s">
+        <v>642</v>
+      </c>
+      <c r="S52" s="7" t="s">
+        <v>652</v>
+      </c>
+      <c r="T52" s="7" t="s">
+        <v>644</v>
+      </c>
+      <c r="U52" s="7" t="s">
+        <v>645</v>
+      </c>
+      <c r="V52" s="7" t="s">
+        <v>646</v>
+      </c>
+      <c r="W52" s="7" t="s">
+        <v>653</v>
+      </c>
+      <c r="X52" s="7" t="s">
         <v>648</v>
-      </c>
-[...64 lines deleted...]
-        <v>661</v>
       </c>
       <c r="Y52" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="53" s="1" customFormat="1">
       <c r="B53" s="7" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>210</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>210</v>
       </c>
       <c r="F53" s="7" t="s">
-        <v>29</v>
+        <v>270</v>
       </c>
       <c r="G53" s="7" t="s">
-        <v>31</v>
+        <v>270</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>31</v>
+        <v>270</v>
       </c>
       <c r="J53" s="7" t="s">
-        <v>31</v>
+        <v>270</v>
       </c>
       <c r="K53" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L53" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="M53" s="7" t="s">
+        <v>656</v>
+      </c>
+      <c r="N53" s="7" t="s">
+        <v>657</v>
+      </c>
+      <c r="O53" s="7" t="s">
+        <v>658</v>
+      </c>
+      <c r="P53" s="7" t="s">
+        <v>659</v>
+      </c>
+      <c r="Q53" s="7" t="s">
+        <v>660</v>
+      </c>
+      <c r="R53" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="S53" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="T53" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="U53" s="7" t="s">
         <v>663</v>
       </c>
-      <c r="M53" s="7" t="s">
+      <c r="V53" s="7" t="s">
         <v>664</v>
       </c>
-      <c r="N53" s="7" t="s">
-[...14 lines deleted...]
-      <c r="S53" s="7" t="s">
+      <c r="W53" s="7" t="s">
         <v>665</v>
       </c>
-      <c r="T53" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X53" s="7" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="Y53" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="54" s="1" customFormat="1">
       <c r="B54" s="7" t="s">
+        <v>666</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F54" s="7" t="s">
         <v>667</v>
-      </c>
-[...10 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>270</v>
       </c>
       <c r="H54" s="7" t="s">
-        <v>31</v>
+        <v>668</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="K54" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L54" s="7" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M54" s="7" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="N54" s="7" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="O54" s="7" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="P54" s="7" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="Q54" s="7" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="R54" s="7" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="S54" s="7" t="s">
-        <v>39</v>
+        <v>676</v>
       </c>
       <c r="T54" s="7" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="U54" s="7" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="V54" s="7" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="W54" s="7" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="X54" s="7" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="Y54" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="55" s="1" customFormat="1">
       <c r="B55" s="7" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="F55" s="7" t="s">
-        <v>680</v>
+        <v>122</v>
       </c>
       <c r="G55" s="7" t="s">
-        <v>270</v>
+        <v>31</v>
       </c>
       <c r="H55" s="7" t="s">
-        <v>681</v>
+        <v>122</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J55" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K55" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L55" s="7" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="M55" s="7" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="N55" s="7" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="O55" s="7" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="P55" s="7" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="Q55" s="7" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="R55" s="7" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="S55" s="7" t="s">
-        <v>689</v>
+        <v>39</v>
       </c>
       <c r="T55" s="7" t="s">
         <v>690</v>
       </c>
       <c r="U55" s="7" t="s">
         <v>691</v>
       </c>
       <c r="V55" s="7" t="s">
         <v>692</v>
       </c>
       <c r="W55" s="7" t="s">
         <v>693</v>
       </c>
       <c r="X55" s="7" t="s">
         <v>694</v>
       </c>
       <c r="Y55" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="56" s="1" customFormat="1">
       <c r="B56" s="7" t="s">
         <v>695</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="F56" s="7" t="s">
-        <v>122</v>
+        <v>696</v>
       </c>
       <c r="G56" s="7" t="s">
-        <v>31</v>
+        <v>605</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>122</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>31</v>
+        <v>696</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>31</v>
+        <v>605</v>
       </c>
       <c r="K56" s="7" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="L56" s="7" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="M56" s="7" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="N56" s="7" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="O56" s="7" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="P56" s="7" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="Q56" s="7" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="R56" s="7" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="S56" s="7" t="s">
-        <v>39</v>
+        <v>704</v>
       </c>
       <c r="T56" s="7" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="U56" s="7" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="V56" s="7" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="W56" s="7" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="X56" s="7" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="Y56" s="7" t="s">
-        <v>39</v>
+        <v>710</v>
       </c>
     </row>
     <row r="57" s="1" customFormat="1">
       <c r="B57" s="7" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="7" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="G57" s="7" t="s">
-        <v>618</v>
+        <v>123</v>
       </c>
       <c r="H57" s="7" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>709</v>
+        <v>31</v>
       </c>
       <c r="J57" s="7" t="s">
-        <v>618</v>
+        <v>31</v>
       </c>
       <c r="K57" s="7" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="L57" s="7" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="M57" s="7" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="N57" s="7" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="O57" s="7" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="P57" s="7" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="Q57" s="7" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="R57" s="7" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="S57" s="7" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="T57" s="7" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="U57" s="7" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="V57" s="7" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="W57" s="7" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="X57" s="7" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="Y57" s="7" t="s">
-        <v>723</v>
+        <v>39</v>
       </c>
     </row>
     <row r="58" s="1" customFormat="1">
       <c r="B58" s="7" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F58" s="7" t="s">
-        <v>725</v>
+        <v>79</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>123</v>
       </c>
       <c r="H58" s="7" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J58" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K58" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L58" s="7" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="M58" s="7" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="N58" s="7" t="s">
-        <v>728</v>
+        <v>715</v>
       </c>
       <c r="O58" s="7" t="s">
         <v>729</v>
       </c>
       <c r="P58" s="7" t="s">
+        <v>717</v>
+      </c>
+      <c r="Q58" s="7" t="s">
         <v>730</v>
       </c>
-      <c r="Q58" s="7" t="s">
+      <c r="R58" s="7" t="s">
         <v>731</v>
       </c>
-      <c r="R58" s="7" t="s">
+      <c r="S58" s="7" t="s">
         <v>732</v>
       </c>
-      <c r="S58" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T58" s="7" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
       <c r="U58" s="7" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
       <c r="V58" s="7" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="W58" s="7" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
       <c r="X58" s="7" t="s">
-        <v>738</v>
+        <v>725</v>
       </c>
       <c r="Y58" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="59" s="1" customFormat="1">
       <c r="B59" s="7" t="s">
-        <v>739</v>
+        <v>733</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="7" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>123</v>
       </c>
       <c r="H59" s="7" t="s">
-        <v>47</v>
+        <v>122</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J59" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K59" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L59" s="7" t="s">
+        <v>734</v>
+      </c>
+      <c r="M59" s="7" t="s">
+        <v>735</v>
+      </c>
+      <c r="N59" s="7" t="s">
+        <v>736</v>
+      </c>
+      <c r="O59" s="7" t="s">
+        <v>737</v>
+      </c>
+      <c r="P59" s="7" t="s">
+        <v>738</v>
+      </c>
+      <c r="Q59" s="7" t="s">
+        <v>739</v>
+      </c>
+      <c r="R59" s="7" t="s">
         <v>740</v>
       </c>
-      <c r="M59" s="7" t="s">
+      <c r="S59" s="7" t="s">
         <v>741</v>
       </c>
-      <c r="N59" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O59" s="7" t="s">
+      <c r="T59" s="7" t="s">
         <v>742</v>
       </c>
-      <c r="P59" s="7" t="s">
-[...2 lines deleted...]
-      <c r="Q59" s="7" t="s">
+      <c r="U59" s="7" t="s">
         <v>743</v>
       </c>
-      <c r="R59" s="7" t="s">
+      <c r="V59" s="7" t="s">
         <v>744</v>
       </c>
-      <c r="S59" s="7" t="s">
+      <c r="W59" s="7" t="s">
         <v>745</v>
       </c>
-      <c r="T59" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X59" s="7" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="Y59" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" s="1" customFormat="1">
       <c r="B60" s="7" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F60" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G60" s="7" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
       <c r="H60" s="7" t="s">
-        <v>122</v>
+        <v>31</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J60" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="K60" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L60" s="7" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="M60" s="7" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="N60" s="7" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="O60" s="7" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="P60" s="7" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="Q60" s="7" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="R60" s="7" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="S60" s="7" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="T60" s="7" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="U60" s="7" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="V60" s="7" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="W60" s="7" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="X60" s="7" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="Y60" s="7" t="s">
-        <v>39</v>
+        <v>761</v>
       </c>
     </row>
     <row r="61" s="1" customFormat="1">
       <c r="B61" s="7" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F61" s="7" t="s">
         <v>29</v>
       </c>
       <c r="G61" s="7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H61" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I61" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="K61" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="L61" s="7" t="s">
+        <v>763</v>
+      </c>
+      <c r="M61" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="N61" s="7" t="s">
+        <v>765</v>
+      </c>
+      <c r="O61" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="P61" s="7" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q61" s="7" t="s">
+        <v>768</v>
+      </c>
+      <c r="R61" s="7" t="s">
+        <v>769</v>
+      </c>
+      <c r="S61" s="7" t="s">
+        <v>770</v>
+      </c>
+      <c r="T61" s="7" t="s">
+        <v>771</v>
+      </c>
+      <c r="U61" s="7" t="s">
+        <v>772</v>
+      </c>
+      <c r="V61" s="7" t="s">
+        <v>773</v>
+      </c>
+      <c r="W61" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="X61" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="Y61" s="7" t="s">
         <v>39</v>
-      </c>
-[...46 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="62" s="1" customFormat="1">
       <c r="B62" s="7" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F62" s="7" t="s">
-        <v>29</v>
+        <v>239</v>
       </c>
       <c r="G62" s="7" t="s">
-        <v>30</v>
+        <v>239</v>
       </c>
       <c r="H62" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J62" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K62" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L62" s="7" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="M62" s="7" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="N62" s="7" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="O62" s="7" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="P62" s="7" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="Q62" s="7" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="R62" s="7" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="S62" s="7" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="T62" s="7" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="U62" s="7" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="V62" s="7" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="W62" s="7" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="X62" s="7" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="Y62" s="7" t="s">
-        <v>39</v>
+        <v>790</v>
       </c>
     </row>
     <row r="63" s="1" customFormat="1">
       <c r="B63" s="7" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>209</v>
+        <v>25</v>
       </c>
       <c r="D63" s="7" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="E63" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F63" s="7" t="s">
-        <v>239</v>
+        <v>47</v>
       </c>
       <c r="G63" s="7" t="s">
-        <v>239</v>
+        <v>47</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="J63" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="K63" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L63" s="7" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="M63" s="7" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="N63" s="7" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="O63" s="7" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="P63" s="7" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="Q63" s="7" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="R63" s="7" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="S63" s="7" t="s">
-        <v>797</v>
+        <v>39</v>
       </c>
       <c r="T63" s="7" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="U63" s="7" t="s">
-        <v>799</v>
+        <v>552</v>
       </c>
       <c r="V63" s="7" t="s">
         <v>800</v>
       </c>
       <c r="W63" s="7" t="s">
         <v>801</v>
       </c>
       <c r="X63" s="7" t="s">
         <v>802</v>
       </c>
       <c r="Y63" s="7" t="s">
-        <v>803</v>
+        <v>39</v>
       </c>
     </row>
     <row r="64" s="1" customFormat="1">
       <c r="B64" s="7" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E64" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F64" s="7" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="G64" s="7" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="K64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="L64" s="7" t="s">
+        <v>804</v>
+      </c>
+      <c r="M64" s="7" t="s">
         <v>805</v>
       </c>
-      <c r="M64" s="7" t="s">
+      <c r="N64" s="7" t="s">
         <v>806</v>
       </c>
-      <c r="N64" s="7" t="s">
+      <c r="O64" s="7" t="s">
         <v>807</v>
       </c>
-      <c r="O64" s="7" t="s">
+      <c r="P64" s="7" t="s">
         <v>808</v>
       </c>
-      <c r="P64" s="7" t="s">
+      <c r="Q64" s="7" t="s">
         <v>809</v>
       </c>
-      <c r="Q64" s="7" t="s">
+      <c r="R64" s="7" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
       <c r="S64" s="7" t="s">
         <v>39</v>
       </c>
       <c r="T64" s="7" t="s">
+        <v>811</v>
+      </c>
+      <c r="U64" s="7" t="s">
         <v>812</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
       <c r="V64" s="7" t="s">
         <v>813</v>
       </c>
       <c r="W64" s="7" t="s">
         <v>814</v>
       </c>
       <c r="X64" s="7" t="s">
         <v>815</v>
       </c>
       <c r="Y64" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="65" s="1" customFormat="1">
       <c r="B65" s="7" t="s">
         <v>816</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E65" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F65" s="7" t="s">
-        <v>28</v>
+        <v>77</v>
       </c>
       <c r="G65" s="7" t="s">
-        <v>28</v>
+        <v>817</v>
       </c>
       <c r="H65" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="K65" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="L65" s="7" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="M65" s="7" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="N65" s="7" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="O65" s="7" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="P65" s="7" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="Q65" s="7" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="R65" s="7" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="S65" s="7" t="s">
-        <v>39</v>
+        <v>825</v>
       </c>
       <c r="T65" s="7" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="U65" s="7" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="V65" s="7" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="W65" s="7" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="X65" s="7" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="Y65" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="66" s="1" customFormat="1">
       <c r="B66" s="7" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E66" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="7" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="G66" s="7" t="s">
-        <v>830</v>
+        <v>62</v>
       </c>
       <c r="H66" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="J66" s="7" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="K66" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L66" s="7" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="M66" s="7" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="N66" s="7" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="O66" s="7" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="P66" s="7" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="Q66" s="7" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="R66" s="7" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="S66" s="7" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="T66" s="7" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="U66" s="7" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="V66" s="7" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="W66" s="7" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="X66" s="7" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="Y66" s="7" t="s">
-        <v>39</v>
+        <v>845</v>
       </c>
     </row>
     <row r="67" s="1" customFormat="1">
       <c r="B67" s="7" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E67" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F67" s="7" t="s">
-        <v>62</v>
+        <v>123</v>
       </c>
       <c r="G67" s="7" t="s">
-        <v>62</v>
+        <v>123</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>62</v>
+        <v>123</v>
       </c>
       <c r="J67" s="7" t="s">
-        <v>62</v>
+        <v>123</v>
       </c>
       <c r="K67" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L67" s="7" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="M67" s="7" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="N67" s="7" t="s">
-        <v>847</v>
+        <v>834</v>
       </c>
       <c r="O67" s="7" t="s">
-        <v>848</v>
+        <v>835</v>
       </c>
       <c r="P67" s="7" t="s">
+        <v>836</v>
+      </c>
+      <c r="Q67" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="R67" s="7" t="s">
+        <v>838</v>
+      </c>
+      <c r="S67" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T67" s="7" t="s">
         <v>849</v>
       </c>
-      <c r="Q67" s="7" t="s">
+      <c r="U67" s="7" t="s">
         <v>850</v>
       </c>
-      <c r="R67" s="7" t="s">
+      <c r="V67" s="7" t="s">
         <v>851</v>
       </c>
-      <c r="S67" s="7" t="s">
+      <c r="W67" s="7" t="s">
         <v>852</v>
       </c>
-      <c r="T67" s="7" t="s">
+      <c r="X67" s="7" t="s">
         <v>853</v>
       </c>
-      <c r="U67" s="7" t="s">
+      <c r="Y67" s="7" t="s">
         <v>854</v>
-      </c>
-[...10 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="68" s="1" customFormat="1">
       <c r="B68" s="7" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E68" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F68" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="G68" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="J68" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="K68" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L68" s="7" t="s">
+        <v>856</v>
+      </c>
+      <c r="M68" s="7" t="s">
+        <v>857</v>
+      </c>
+      <c r="N68" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O68" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P68" s="7" t="s">
+        <v>858</v>
+      </c>
+      <c r="Q68" s="7" t="s">
+        <v>859</v>
+      </c>
+      <c r="R68" s="7" t="s">
         <v>860</v>
       </c>
-      <c r="M68" s="7" t="s">
+      <c r="S68" s="7" t="s">
         <v>861</v>
-      </c>
-[...16 lines deleted...]
-        <v>852</v>
       </c>
       <c r="T68" s="7" t="s">
         <v>862</v>
       </c>
       <c r="U68" s="7" t="s">
         <v>863</v>
       </c>
       <c r="V68" s="7" t="s">
         <v>864</v>
       </c>
       <c r="W68" s="7" t="s">
         <v>865</v>
       </c>
       <c r="X68" s="7" t="s">
         <v>866</v>
       </c>
       <c r="Y68" s="7" t="s">
-        <v>867</v>
+        <v>845</v>
       </c>
     </row>
     <row r="69" s="1" customFormat="1">
       <c r="B69" s="7" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E69" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F69" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="G69" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="J69" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="K69" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L69" s="7" t="s">
+        <v>868</v>
+      </c>
+      <c r="M69" s="7" t="s">
         <v>869</v>
       </c>
-      <c r="M69" s="7" t="s">
+      <c r="N69" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O69" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P69" s="7" t="s">
         <v>870</v>
       </c>
-      <c r="N69" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P69" s="7" t="s">
+      <c r="Q69" s="7" t="s">
         <v>871</v>
       </c>
-      <c r="Q69" s="7" t="s">
+      <c r="R69" s="7" t="s">
         <v>872</v>
       </c>
-      <c r="R69" s="7" t="s">
+      <c r="S69" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T69" s="7" t="s">
         <v>873</v>
       </c>
-      <c r="S69" s="7" t="s">
+      <c r="U69" s="7" t="s">
         <v>874</v>
       </c>
-      <c r="T69" s="7" t="s">
+      <c r="V69" s="7" t="s">
         <v>875</v>
       </c>
-      <c r="U69" s="7" t="s">
+      <c r="W69" s="7" t="s">
         <v>876</v>
       </c>
-      <c r="V69" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X69" s="7" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="Y69" s="7" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
     </row>
     <row r="70" s="1" customFormat="1">
       <c r="B70" s="7" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>25</v>
+        <v>209</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="F70" s="7" t="s">
         <v>123</v>
       </c>
       <c r="G70" s="7" t="s">
         <v>123</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I70" s="7" t="s">
         <v>123</v>
       </c>
       <c r="J70" s="7" t="s">
         <v>123</v>
       </c>
       <c r="K70" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L70" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="M70" s="7" t="s">
+        <v>879</v>
+      </c>
+      <c r="N70" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O70" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P70" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="Q70" s="7" t="s">
         <v>881</v>
       </c>
-      <c r="M70" s="7" t="s">
+      <c r="R70" s="7" t="s">
         <v>882</v>
       </c>
-      <c r="N70" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P70" s="7" t="s">
+      <c r="S70" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T70" s="7" t="s">
         <v>883</v>
       </c>
-      <c r="Q70" s="7" t="s">
+      <c r="U70" s="7" t="s">
         <v>884</v>
       </c>
-      <c r="R70" s="7" t="s">
+      <c r="V70" s="7" t="s">
         <v>885</v>
       </c>
-      <c r="S70" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T70" s="7" t="s">
+      <c r="W70" s="7" t="s">
         <v>886</v>
       </c>
-      <c r="U70" s="7" t="s">
+      <c r="X70" s="7" t="s">
         <v>887</v>
       </c>
-      <c r="V70" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y70" s="7" t="s">
-        <v>867</v>
+        <v>845</v>
       </c>
     </row>
     <row r="71" s="1" customFormat="1">
       <c r="B71" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D71" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="F71" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G71" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I71" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="K71" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="L71" s="7" t="s">
+        <v>889</v>
+      </c>
+      <c r="M71" s="7" t="s">
         <v>890</v>
       </c>
-      <c r="C71" s="7" t="s">
-[...26 lines deleted...]
-      <c r="L71" s="7" t="s">
+      <c r="N71" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O71" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P71" s="7" t="s">
         <v>891</v>
       </c>
-      <c r="M71" s="7" t="s">
+      <c r="Q71" s="7" t="s">
         <v>892</v>
       </c>
-      <c r="N71" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P71" s="7" t="s">
+      <c r="R71" s="7" t="s">
         <v>893</v>
       </c>
-      <c r="Q71" s="7" t="s">
+      <c r="S71" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T71" s="7" t="s">
         <v>894</v>
       </c>
-      <c r="R71" s="7" t="s">
+      <c r="U71" s="7" t="s">
         <v>895</v>
       </c>
-      <c r="S71" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T71" s="7" t="s">
+      <c r="V71" s="7" t="s">
         <v>896</v>
       </c>
-      <c r="U71" s="7" t="s">
+      <c r="W71" s="7" t="s">
         <v>897</v>
       </c>
-      <c r="V71" s="7" t="s">
+      <c r="X71" s="7" t="s">
         <v>898</v>
       </c>
-      <c r="W71" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y71" s="7" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
     </row>
     <row r="72" s="1" customFormat="1">
       <c r="B72" s="7" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E72" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F72" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G72" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J72" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K72" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L72" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="M72" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="N72" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O72" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P72" s="7" t="s">
         <v>902</v>
       </c>
-      <c r="M72" s="7" t="s">
+      <c r="Q72" s="7" t="s">
         <v>903</v>
       </c>
-      <c r="N72" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P72" s="7" t="s">
+      <c r="R72" s="7" t="s">
         <v>904</v>
       </c>
-      <c r="Q72" s="7" t="s">
+      <c r="S72" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T72" s="7" t="s">
         <v>905</v>
       </c>
-      <c r="R72" s="7" t="s">
+      <c r="U72" s="7" t="s">
         <v>906</v>
       </c>
-      <c r="S72" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T72" s="7" t="s">
+      <c r="V72" s="7" t="s">
         <v>907</v>
       </c>
-      <c r="U72" s="7" t="s">
+      <c r="W72" s="7" t="s">
         <v>908</v>
       </c>
-      <c r="V72" s="7" t="s">
+      <c r="X72" s="7" t="s">
         <v>909</v>
       </c>
-      <c r="W72" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y72" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="73" s="1" customFormat="1">
       <c r="B73" s="7" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E73" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F73" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="G73" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="J73" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="K73" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L73" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="M73" s="7" t="s">
+        <v>912</v>
+      </c>
+      <c r="N73" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O73" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P73" s="7" t="s">
         <v>913</v>
       </c>
-      <c r="M73" s="7" t="s">
+      <c r="Q73" s="7" t="s">
         <v>914</v>
       </c>
-      <c r="N73" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P73" s="7" t="s">
+      <c r="R73" s="7" t="s">
         <v>915</v>
       </c>
-      <c r="Q73" s="7" t="s">
+      <c r="S73" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T73" s="7" t="s">
         <v>916</v>
       </c>
-      <c r="R73" s="7" t="s">
+      <c r="U73" s="7" t="s">
         <v>917</v>
       </c>
-      <c r="S73" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T73" s="7" t="s">
+      <c r="V73" s="7" t="s">
         <v>918</v>
       </c>
-      <c r="U73" s="7" t="s">
+      <c r="W73" s="7" t="s">
         <v>919</v>
       </c>
-      <c r="V73" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X73" s="7" t="s">
-        <v>922</v>
+        <v>866</v>
       </c>
       <c r="Y73" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="74" s="1" customFormat="1">
       <c r="B74" s="7" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E74" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F74" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="G74" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="J74" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="K74" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L74" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="M74" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="N74" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O74" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P74" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="Q74" s="7" t="s">
         <v>924</v>
       </c>
-      <c r="M74" s="7" t="s">
+      <c r="R74" s="7" t="s">
         <v>925</v>
       </c>
-      <c r="N74" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P74" s="7" t="s">
+      <c r="S74" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T74" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="U74" s="7" t="s">
         <v>926</v>
       </c>
-      <c r="Q74" s="7" t="s">
+      <c r="V74" s="7" t="s">
         <v>927</v>
       </c>
-      <c r="R74" s="7" t="s">
+      <c r="W74" s="7" t="s">
         <v>928</v>
       </c>
-      <c r="S74" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T74" s="7" t="s">
+      <c r="X74" s="7" t="s">
         <v>929</v>
       </c>
-      <c r="U74" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Y74" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="75" s="1" customFormat="1">
       <c r="B75" s="7" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E75" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F75" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G75" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J75" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K75" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L75" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="M75" s="7" t="s">
+        <v>932</v>
+      </c>
+      <c r="N75" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O75" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P75" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="Q75" s="7" t="s">
         <v>934</v>
       </c>
-      <c r="M75" s="7" t="s">
+      <c r="R75" s="7" t="s">
         <v>935</v>
       </c>
-      <c r="N75" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P75" s="7" t="s">
+      <c r="S75" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T75" s="7" t="s">
         <v>936</v>
       </c>
-      <c r="Q75" s="7" t="s">
+      <c r="U75" s="7" t="s">
         <v>937</v>
       </c>
-      <c r="R75" s="7" t="s">
+      <c r="V75" s="7" t="s">
         <v>938</v>
       </c>
-      <c r="S75" s="7" t="s">
-[...5 lines deleted...]
-      <c r="U75" s="7" t="s">
+      <c r="W75" s="7" t="s">
         <v>939</v>
       </c>
-      <c r="V75" s="7" t="s">
+      <c r="X75" s="7" t="s">
         <v>940</v>
       </c>
-      <c r="W75" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y75" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="76" s="1" customFormat="1">
       <c r="B76" s="7" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E76" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F76" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G76" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J76" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K76" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L76" s="7" t="s">
+        <v>942</v>
+      </c>
+      <c r="M76" s="7" t="s">
+        <v>943</v>
+      </c>
+      <c r="N76" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O76" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P76" s="7" t="s">
         <v>944</v>
       </c>
-      <c r="M76" s="7" t="s">
+      <c r="Q76" s="7" t="s">
         <v>945</v>
       </c>
-      <c r="N76" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P76" s="7" t="s">
+      <c r="R76" s="7" t="s">
         <v>946</v>
       </c>
-      <c r="Q76" s="7" t="s">
+      <c r="S76" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T76" s="7" t="s">
         <v>947</v>
       </c>
-      <c r="R76" s="7" t="s">
+      <c r="U76" s="7" t="s">
         <v>948</v>
       </c>
-      <c r="S76" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T76" s="7" t="s">
+      <c r="V76" s="7" t="s">
         <v>949</v>
       </c>
-      <c r="U76" s="7" t="s">
+      <c r="W76" s="7" t="s">
         <v>950</v>
       </c>
-      <c r="V76" s="7" t="s">
+      <c r="X76" s="7" t="s">
         <v>951</v>
       </c>
-      <c r="W76" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y76" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="77" s="1" customFormat="1">
       <c r="B77" s="7" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F77" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="G77" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="J77" s="7" t="s">
-        <v>63</v>
+        <v>123</v>
       </c>
       <c r="K77" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L77" s="7" t="s">
+        <v>953</v>
+      </c>
+      <c r="M77" s="7" t="s">
+        <v>954</v>
+      </c>
+      <c r="N77" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O77" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P77" s="7" t="s">
         <v>955</v>
       </c>
-      <c r="M77" s="7" t="s">
+      <c r="Q77" s="7" t="s">
         <v>956</v>
       </c>
-      <c r="N77" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P77" s="7" t="s">
+      <c r="R77" s="7" t="s">
         <v>957</v>
       </c>
-      <c r="Q77" s="7" t="s">
+      <c r="S77" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T77" s="7" t="s">
         <v>958</v>
       </c>
-      <c r="R77" s="7" t="s">
+      <c r="U77" s="7" t="s">
         <v>959</v>
       </c>
-      <c r="S77" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T77" s="7" t="s">
+      <c r="V77" s="7" t="s">
         <v>960</v>
       </c>
-      <c r="U77" s="7" t="s">
+      <c r="W77" s="7" t="s">
         <v>961</v>
       </c>
-      <c r="V77" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X77" s="7" t="s">
-        <v>964</v>
+        <v>898</v>
       </c>
       <c r="Y77" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="78" s="1" customFormat="1">
       <c r="B78" s="7" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E78" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F78" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="G78" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="J78" s="7" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="K78" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L78" s="7" t="s">
+        <v>963</v>
+      </c>
+      <c r="M78" s="7" t="s">
+        <v>964</v>
+      </c>
+      <c r="N78" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O78" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P78" s="7" t="s">
+        <v>965</v>
+      </c>
+      <c r="Q78" s="7" t="s">
         <v>966</v>
       </c>
-      <c r="M78" s="7" t="s">
+      <c r="R78" s="7" t="s">
         <v>967</v>
       </c>
-      <c r="N78" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P78" s="7" t="s">
+      <c r="S78" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T78" s="7" t="s">
         <v>968</v>
       </c>
-      <c r="Q78" s="7" t="s">
+      <c r="U78" s="7" t="s">
         <v>969</v>
       </c>
-      <c r="R78" s="7" t="s">
+      <c r="V78" s="7" t="s">
         <v>970</v>
       </c>
-      <c r="S78" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T78" s="7" t="s">
+      <c r="W78" s="7" t="s">
         <v>971</v>
       </c>
-      <c r="U78" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X78" s="7" t="s">
-        <v>911</v>
+        <v>971</v>
       </c>
       <c r="Y78" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="79" s="1" customFormat="1">
       <c r="B79" s="7" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E79" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F79" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G79" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I79" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J79" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K79" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L79" s="7" t="s">
+        <v>973</v>
+      </c>
+      <c r="M79" s="7" t="s">
+        <v>974</v>
+      </c>
+      <c r="N79" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O79" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P79" s="7" t="s">
+        <v>975</v>
+      </c>
+      <c r="Q79" s="7" t="s">
         <v>976</v>
       </c>
-      <c r="M79" s="7" t="s">
+      <c r="R79" s="7" t="s">
         <v>977</v>
       </c>
-      <c r="N79" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P79" s="7" t="s">
+      <c r="S79" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T79" s="7" t="s">
         <v>978</v>
       </c>
-      <c r="Q79" s="7" t="s">
+      <c r="U79" s="7" t="s">
         <v>979</v>
       </c>
-      <c r="R79" s="7" t="s">
+      <c r="V79" s="7" t="s">
         <v>980</v>
       </c>
-      <c r="S79" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T79" s="7" t="s">
+      <c r="W79" s="7" t="s">
         <v>981</v>
       </c>
-      <c r="U79" s="7" t="s">
+      <c r="X79" s="7" t="s">
         <v>982</v>
       </c>
-      <c r="V79" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y79" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="80" s="1" customFormat="1">
       <c r="B80" s="7" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E80" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F80" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G80" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J80" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K80" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L80" s="7" t="s">
+        <v>984</v>
+      </c>
+      <c r="M80" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="N80" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O80" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P80" s="7" t="s">
         <v>986</v>
       </c>
-      <c r="M80" s="7" t="s">
+      <c r="Q80" s="7" t="s">
         <v>987</v>
       </c>
-      <c r="N80" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P80" s="7" t="s">
+      <c r="R80" s="7" t="s">
         <v>988</v>
       </c>
-      <c r="Q80" s="7" t="s">
+      <c r="S80" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T80" s="7" t="s">
         <v>989</v>
       </c>
-      <c r="R80" s="7" t="s">
+      <c r="U80" s="7" t="s">
         <v>990</v>
       </c>
-      <c r="S80" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T80" s="7" t="s">
+      <c r="V80" s="7" t="s">
         <v>991</v>
       </c>
-      <c r="U80" s="7" t="s">
+      <c r="W80" s="7" t="s">
         <v>992</v>
       </c>
-      <c r="V80" s="7" t="s">
+      <c r="X80" s="7" t="s">
         <v>993</v>
       </c>
-      <c r="W80" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y80" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="81" s="1" customFormat="1">
       <c r="B81" s="7" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E81" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F81" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G81" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J81" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K81" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L81" s="7" t="s">
+        <v>995</v>
+      </c>
+      <c r="M81" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="N81" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O81" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P81" s="7" t="s">
         <v>997</v>
       </c>
-      <c r="M81" s="7" t="s">
+      <c r="Q81" s="7" t="s">
         <v>998</v>
       </c>
-      <c r="N81" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P81" s="7" t="s">
+      <c r="R81" s="7" t="s">
         <v>999</v>
       </c>
-      <c r="Q81" s="7" t="s">
+      <c r="S81" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T81" s="7" t="s">
         <v>1000</v>
       </c>
-      <c r="R81" s="7" t="s">
+      <c r="U81" s="7" t="s">
         <v>1001</v>
       </c>
-      <c r="S81" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T81" s="7" t="s">
+      <c r="V81" s="7" t="s">
         <v>1002</v>
       </c>
-      <c r="U81" s="7" t="s">
+      <c r="W81" s="7" t="s">
         <v>1003</v>
       </c>
-      <c r="V81" s="7" t="s">
+      <c r="X81" s="7" t="s">
         <v>1004</v>
       </c>
-      <c r="W81" s="7" t="s">
+      <c r="Y81" s="7" t="s">
         <v>1005</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="82" s="1" customFormat="1">
       <c r="B82" s="7" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E82" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F82" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G82" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J82" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K82" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L82" s="7" t="s">
+        <v>1007</v>
+      </c>
+      <c r="M82" s="7" t="s">
         <v>1008</v>
       </c>
-      <c r="M82" s="7" t="s">
+      <c r="N82" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O82" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P82" s="7" t="s">
         <v>1009</v>
       </c>
-      <c r="N82" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P82" s="7" t="s">
+      <c r="Q82" s="7" t="s">
         <v>1010</v>
       </c>
-      <c r="Q82" s="7" t="s">
+      <c r="R82" s="7" t="s">
         <v>1011</v>
       </c>
-      <c r="R82" s="7" t="s">
+      <c r="S82" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T82" s="7" t="s">
         <v>1012</v>
       </c>
-      <c r="S82" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T82" s="7" t="s">
+      <c r="U82" s="7" t="s">
         <v>1013</v>
       </c>
-      <c r="U82" s="7" t="s">
+      <c r="V82" s="7" t="s">
         <v>1014</v>
       </c>
-      <c r="V82" s="7" t="s">
+      <c r="W82" s="7" t="s">
         <v>1015</v>
       </c>
-      <c r="W82" s="7" t="s">
+      <c r="X82" s="7" t="s">
         <v>1016</v>
       </c>
-      <c r="X82" s="7" t="s">
+      <c r="Y82" s="7" t="s">
         <v>1017</v>
-      </c>
-[...1 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="83" s="1" customFormat="1">
       <c r="B83" s="7" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E83" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F83" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G83" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J83" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K83" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L83" s="7" t="s">
+        <v>1019</v>
+      </c>
+      <c r="M83" s="7" t="s">
         <v>1020</v>
       </c>
-      <c r="M83" s="7" t="s">
+      <c r="N83" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O83" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P83" s="7" t="s">
         <v>1021</v>
       </c>
-      <c r="N83" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P83" s="7" t="s">
+      <c r="Q83" s="7" t="s">
         <v>1022</v>
       </c>
-      <c r="Q83" s="7" t="s">
+      <c r="R83" s="7" t="s">
         <v>1023</v>
       </c>
-      <c r="R83" s="7" t="s">
+      <c r="S83" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T83" s="7" t="s">
         <v>1024</v>
       </c>
-      <c r="S83" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T83" s="7" t="s">
+      <c r="U83" s="7" t="s">
         <v>1025</v>
       </c>
-      <c r="U83" s="7" t="s">
+      <c r="V83" s="7" t="s">
         <v>1026</v>
       </c>
-      <c r="V83" s="7" t="s">
+      <c r="W83" s="7" t="s">
         <v>1027</v>
       </c>
-      <c r="W83" s="7" t="s">
+      <c r="X83" s="7" t="s">
         <v>1028</v>
       </c>
-      <c r="X83" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y83" s="7" t="s">
-        <v>1030</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="84" s="1" customFormat="1">
       <c r="B84" s="7" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E84" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F84" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G84" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H84" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J84" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K84" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L84" s="7" t="s">
+        <v>1030</v>
+      </c>
+      <c r="M84" s="7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="N84" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O84" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P84" s="7" t="s">
         <v>1032</v>
       </c>
-      <c r="M84" s="7" t="s">
+      <c r="Q84" s="7" t="s">
         <v>1033</v>
       </c>
-      <c r="N84" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P84" s="7" t="s">
+      <c r="R84" s="7" t="s">
         <v>1034</v>
       </c>
-      <c r="Q84" s="7" t="s">
+      <c r="S84" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T84" s="7" t="s">
         <v>1035</v>
       </c>
-      <c r="R84" s="7" t="s">
+      <c r="U84" s="7" t="s">
         <v>1036</v>
       </c>
-      <c r="S84" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T84" s="7" t="s">
+      <c r="V84" s="7" t="s">
         <v>1037</v>
       </c>
-      <c r="U84" s="7" t="s">
+      <c r="W84" s="7" t="s">
         <v>1038</v>
       </c>
-      <c r="V84" s="7" t="s">
+      <c r="X84" s="7" t="s">
         <v>1039</v>
       </c>
-      <c r="W84" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y84" s="7" t="s">
-        <v>1030</v>
+        <v>854</v>
       </c>
     </row>
     <row r="85" s="1" customFormat="1">
       <c r="B85" s="7" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E85" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F85" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G85" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H85" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I85" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J85" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K85" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L85" s="7" t="s">
+        <v>1041</v>
+      </c>
+      <c r="M85" s="7" t="s">
+        <v>1042</v>
+      </c>
+      <c r="N85" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O85" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P85" s="7" t="s">
         <v>1043</v>
       </c>
-      <c r="M85" s="7" t="s">
+      <c r="Q85" s="7" t="s">
         <v>1044</v>
       </c>
-      <c r="N85" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P85" s="7" t="s">
+      <c r="R85" s="7" t="s">
         <v>1045</v>
       </c>
-      <c r="Q85" s="7" t="s">
+      <c r="S85" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T85" s="7" t="s">
+        <v>978</v>
+      </c>
+      <c r="U85" s="7" t="s">
         <v>1046</v>
       </c>
-      <c r="R85" s="7" t="s">
+      <c r="V85" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="W85" s="7" t="s">
         <v>1047</v>
       </c>
-      <c r="S85" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T85" s="7" t="s">
+      <c r="X85" s="7" t="s">
         <v>1048</v>
       </c>
-      <c r="U85" s="7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Y85" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="86" s="1" customFormat="1">
       <c r="B86" s="7" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E86" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F86" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="G86" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I86" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="J86" s="7" t="s">
-        <v>63</v>
+        <v>122</v>
       </c>
       <c r="K86" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L86" s="7" t="s">
+        <v>1050</v>
+      </c>
+      <c r="M86" s="7" t="s">
+        <v>1051</v>
+      </c>
+      <c r="N86" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O86" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P86" s="7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="Q86" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="R86" s="7" t="s">
         <v>1054</v>
       </c>
-      <c r="M86" s="7" t="s">
+      <c r="S86" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T86" s="7" t="s">
         <v>1055</v>
       </c>
-      <c r="N86" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P86" s="7" t="s">
+      <c r="U86" s="7" t="s">
         <v>1056</v>
       </c>
-      <c r="Q86" s="7" t="s">
+      <c r="V86" s="7" t="s">
         <v>1057</v>
       </c>
-      <c r="R86" s="7" t="s">
+      <c r="W86" s="7" t="s">
         <v>1058</v>
       </c>
-      <c r="S86" s="7" t="s">
-[...5 lines deleted...]
-      <c r="U86" s="7" t="s">
+      <c r="X86" s="7" t="s">
         <v>1059</v>
       </c>
-      <c r="V86" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y86" s="7" t="s">
-        <v>867</v>
+        <v>854</v>
       </c>
     </row>
     <row r="87" s="1" customFormat="1">
       <c r="B87" s="7" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E87" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F87" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="G87" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="J87" s="7" t="s">
-        <v>122</v>
+        <v>63</v>
       </c>
       <c r="K87" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L87" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="M87" s="7" t="s">
+        <v>1062</v>
+      </c>
+      <c r="N87" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O87" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P87" s="7" t="s">
         <v>1063</v>
       </c>
-      <c r="M87" s="7" t="s">
+      <c r="Q87" s="7" t="s">
         <v>1064</v>
       </c>
-      <c r="N87" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P87" s="7" t="s">
+      <c r="R87" s="7" t="s">
         <v>1065</v>
       </c>
-      <c r="Q87" s="7" t="s">
+      <c r="S87" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T87" s="7" t="s">
         <v>1066</v>
       </c>
-      <c r="R87" s="7" t="s">
+      <c r="U87" s="7" t="s">
         <v>1067</v>
       </c>
-      <c r="S87" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T87" s="7" t="s">
+      <c r="V87" s="7" t="s">
         <v>1068</v>
       </c>
-      <c r="U87" s="7" t="s">
+      <c r="W87" s="7" t="s">
         <v>1069</v>
       </c>
-      <c r="V87" s="7" t="s">
+      <c r="X87" s="7" t="s">
         <v>1070</v>
       </c>
-      <c r="W87" s="7" t="s">
+      <c r="Y87" s="7" t="s">
         <v>1071</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="88" s="1" customFormat="1">
       <c r="B88" s="7" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E88" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F88" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G88" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I88" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J88" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K88" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L88" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="M88" s="7" t="s">
         <v>1074</v>
       </c>
-      <c r="M88" s="7" t="s">
+      <c r="N88" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O88" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P88" s="7" t="s">
         <v>1075</v>
       </c>
-      <c r="N88" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P88" s="7" t="s">
+      <c r="Q88" s="7" t="s">
         <v>1076</v>
       </c>
-      <c r="Q88" s="7" t="s">
+      <c r="R88" s="7" t="s">
         <v>1077</v>
       </c>
-      <c r="R88" s="7" t="s">
+      <c r="S88" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T88" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="U88" s="7" t="s">
         <v>1078</v>
       </c>
-      <c r="S88" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T88" s="7" t="s">
+      <c r="V88" s="7" t="s">
         <v>1079</v>
       </c>
-      <c r="U88" s="7" t="s">
+      <c r="W88" s="7" t="s">
         <v>1080</v>
       </c>
-      <c r="V88" s="7" t="s">
+      <c r="X88" s="7" t="s">
         <v>1081</v>
       </c>
-      <c r="W88" s="7" t="s">
+      <c r="Y88" s="7" t="s">
         <v>1082</v>
-      </c>
-[...4 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="89" s="1" customFormat="1">
       <c r="B89" s="7" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E89" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F89" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G89" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J89" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K89" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L89" s="7" t="s">
+        <v>1084</v>
+      </c>
+      <c r="M89" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="N89" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O89" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P89" s="7" t="s">
         <v>1086</v>
       </c>
-      <c r="M89" s="7" t="s">
+      <c r="Q89" s="7" t="s">
         <v>1087</v>
       </c>
-      <c r="N89" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P89" s="7" t="s">
+      <c r="R89" s="7" t="s">
         <v>1088</v>
       </c>
-      <c r="Q89" s="7" t="s">
+      <c r="S89" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T89" s="7" t="s">
         <v>1089</v>
       </c>
-      <c r="R89" s="7" t="s">
+      <c r="U89" s="7" t="s">
         <v>1090</v>
       </c>
-      <c r="S89" s="7" t="s">
-[...5 lines deleted...]
-      <c r="U89" s="7" t="s">
+      <c r="V89" s="7" t="s">
         <v>1091</v>
       </c>
-      <c r="V89" s="7" t="s">
+      <c r="W89" s="7" t="s">
         <v>1092</v>
       </c>
-      <c r="W89" s="7" t="s">
+      <c r="X89" s="7" t="s">
         <v>1093</v>
       </c>
-      <c r="X89" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y89" s="7" t="s">
-        <v>1095</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="90" s="1" customFormat="1">
       <c r="B90" s="7" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E90" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F90" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G90" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I90" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J90" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K90" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L90" s="7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M90" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="N90" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O90" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P90" s="7" t="s">
         <v>1097</v>
       </c>
-      <c r="M90" s="7" t="s">
+      <c r="Q90" s="7" t="s">
         <v>1098</v>
       </c>
-      <c r="N90" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P90" s="7" t="s">
+      <c r="R90" s="7" t="s">
         <v>1099</v>
       </c>
-      <c r="Q90" s="7" t="s">
+      <c r="S90" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T90" s="7" t="s">
+        <v>1055</v>
+      </c>
+      <c r="U90" s="7" t="s">
         <v>1100</v>
       </c>
-      <c r="R90" s="7" t="s">
+      <c r="V90" s="7" t="s">
         <v>1101</v>
       </c>
-      <c r="S90" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T90" s="7" t="s">
+      <c r="W90" s="7" t="s">
         <v>1102</v>
       </c>
-      <c r="U90" s="7" t="s">
+      <c r="X90" s="7" t="s">
         <v>1103</v>
       </c>
-      <c r="V90" s="7" t="s">
+      <c r="Y90" s="7" t="s">
         <v>1104</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="91" s="1" customFormat="1">
       <c r="B91" s="7" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E91" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F91" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G91" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I91" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J91" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K91" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L91" s="7" t="s">
+        <v>1106</v>
+      </c>
+      <c r="M91" s="7" t="s">
+        <v>1107</v>
+      </c>
+      <c r="N91" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O91" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P91" s="7" t="s">
         <v>1108</v>
       </c>
-      <c r="M91" s="7" t="s">
+      <c r="Q91" s="7" t="s">
         <v>1109</v>
       </c>
-      <c r="N91" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P91" s="7" t="s">
+      <c r="R91" s="7" t="s">
         <v>1110</v>
       </c>
-      <c r="Q91" s="7" t="s">
+      <c r="S91" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T91" s="7" t="s">
         <v>1111</v>
       </c>
-      <c r="R91" s="7" t="s">
+      <c r="U91" s="7" t="s">
         <v>1112</v>
       </c>
-      <c r="S91" s="7" t="s">
-[...5 lines deleted...]
-      <c r="U91" s="7" t="s">
+      <c r="V91" s="7" t="s">
         <v>1113</v>
       </c>
-      <c r="V91" s="7" t="s">
+      <c r="W91" s="7" t="s">
         <v>1114</v>
       </c>
-      <c r="W91" s="7" t="s">
+      <c r="X91" s="7" t="s">
         <v>1115</v>
       </c>
-      <c r="X91" s="7" t="s">
+      <c r="Y91" s="7" t="s">
         <v>1116</v>
-      </c>
-[...1 lines deleted...]
-        <v>1117</v>
       </c>
     </row>
     <row r="92" s="1" customFormat="1">
       <c r="B92" s="7" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E92" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F92" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G92" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J92" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K92" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L92" s="7" t="s">
+        <v>1118</v>
+      </c>
+      <c r="M92" s="7" t="s">
         <v>1119</v>
       </c>
-      <c r="M92" s="7" t="s">
+      <c r="N92" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O92" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P92" s="7" t="s">
         <v>1120</v>
       </c>
-      <c r="N92" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P92" s="7" t="s">
+      <c r="Q92" s="7" t="s">
         <v>1121</v>
       </c>
-      <c r="Q92" s="7" t="s">
+      <c r="R92" s="7" t="s">
         <v>1122</v>
       </c>
-      <c r="R92" s="7" t="s">
+      <c r="S92" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T92" s="7" t="s">
         <v>1123</v>
       </c>
-      <c r="S92" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T92" s="7" t="s">
+      <c r="U92" s="7" t="s">
         <v>1124</v>
       </c>
-      <c r="U92" s="7" t="s">
+      <c r="V92" s="7" t="s">
         <v>1125</v>
       </c>
-      <c r="V92" s="7" t="s">
+      <c r="W92" s="7" t="s">
         <v>1126</v>
       </c>
-      <c r="W92" s="7" t="s">
+      <c r="X92" s="7" t="s">
         <v>1127</v>
       </c>
-      <c r="X92" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y92" s="7" t="s">
-        <v>1129</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="93" s="1" customFormat="1">
       <c r="B93" s="7" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E93" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F93" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G93" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I93" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J93" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K93" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L93" s="7" t="s">
+        <v>1129</v>
+      </c>
+      <c r="M93" s="7" t="s">
+        <v>1130</v>
+      </c>
+      <c r="N93" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O93" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P93" s="7" t="s">
         <v>1131</v>
       </c>
-      <c r="M93" s="7" t="s">
+      <c r="Q93" s="7" t="s">
         <v>1132</v>
       </c>
-      <c r="N93" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P93" s="7" t="s">
+      <c r="R93" s="7" t="s">
         <v>1133</v>
       </c>
-      <c r="Q93" s="7" t="s">
+      <c r="S93" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T93" s="7" t="s">
         <v>1134</v>
       </c>
-      <c r="R93" s="7" t="s">
+      <c r="U93" s="7" t="s">
         <v>1135</v>
       </c>
-      <c r="S93" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T93" s="7" t="s">
+      <c r="V93" s="7" t="s">
         <v>1136</v>
       </c>
-      <c r="U93" s="7" t="s">
+      <c r="W93" s="7" t="s">
         <v>1137</v>
       </c>
-      <c r="V93" s="7" t="s">
+      <c r="X93" s="7" t="s">
         <v>1138</v>
       </c>
-      <c r="W93" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y93" s="7" t="s">
-        <v>1095</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="94" s="1" customFormat="1">
       <c r="B94" s="7" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E94" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F94" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G94" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J94" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K94" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L94" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="M94" s="7" t="s">
+        <v>1141</v>
+      </c>
+      <c r="N94" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O94" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P94" s="7" t="s">
         <v>1142</v>
       </c>
-      <c r="M94" s="7" t="s">
+      <c r="Q94" s="7" t="s">
         <v>1143</v>
       </c>
-      <c r="N94" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P94" s="7" t="s">
+      <c r="R94" s="7" t="s">
         <v>1144</v>
       </c>
-      <c r="Q94" s="7" t="s">
+      <c r="S94" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T94" s="7" t="s">
         <v>1145</v>
       </c>
-      <c r="R94" s="7" t="s">
+      <c r="U94" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="V94" s="7" t="s">
         <v>1146</v>
       </c>
-      <c r="S94" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T94" s="7" t="s">
+      <c r="W94" s="7" t="s">
         <v>1147</v>
       </c>
-      <c r="U94" s="7" t="s">
+      <c r="X94" s="7" t="s">
         <v>1148</v>
       </c>
-      <c r="V94" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y94" s="7" t="s">
-        <v>1095</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="95" s="1" customFormat="1">
       <c r="B95" s="7" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E95" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F95" s="7" t="s">
         <v>63</v>
       </c>
       <c r="G95" s="7" t="s">
         <v>63</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I95" s="7" t="s">
         <v>63</v>
       </c>
       <c r="J95" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K95" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L95" s="7" t="s">
+        <v>1150</v>
+      </c>
+      <c r="M95" s="7" t="s">
+        <v>1151</v>
+      </c>
+      <c r="N95" s="7" t="s">
+        <v>834</v>
+      </c>
+      <c r="O95" s="7" t="s">
+        <v>835</v>
+      </c>
+      <c r="P95" s="7" t="s">
+        <v>1152</v>
+      </c>
+      <c r="Q95" s="7" t="s">
         <v>1153</v>
       </c>
-      <c r="M95" s="7" t="s">
+      <c r="R95" s="7" t="s">
         <v>1154</v>
       </c>
-      <c r="N95" s="7" t="s">
-[...5 lines deleted...]
-      <c r="P95" s="7" t="s">
+      <c r="S95" s="7" t="s">
+        <v>839</v>
+      </c>
+      <c r="T95" s="7" t="s">
         <v>1155</v>
       </c>
-      <c r="Q95" s="7" t="s">
+      <c r="U95" s="7" t="s">
         <v>1156</v>
       </c>
-      <c r="R95" s="7" t="s">
+      <c r="V95" s="7" t="s">
         <v>1157</v>
       </c>
-      <c r="S95" s="7" t="s">
-[...2 lines deleted...]
-      <c r="T95" s="7" t="s">
+      <c r="W95" s="7" t="s">
         <v>1158</v>
       </c>
-      <c r="U95" s="7" t="s">
-[...2 lines deleted...]
-      <c r="V95" s="7" t="s">
+      <c r="X95" s="7" t="s">
         <v>1159</v>
       </c>
-      <c r="W95" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y95" s="7" t="s">
-        <v>1095</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="96" s="1" customFormat="1">
       <c r="B96" s="7" t="s">
-        <v>1162</v>
+        <v>1160</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E96" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F96" s="7" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="G96" s="7" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="J96" s="7" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="K96" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L96" s="7" t="s">
+        <v>1161</v>
+      </c>
+      <c r="M96" s="7" t="s">
+        <v>1162</v>
+      </c>
+      <c r="N96" s="7" t="s">
         <v>1163</v>
       </c>
-      <c r="M96" s="7" t="s">
+      <c r="O96" s="7" t="s">
         <v>1164</v>
-      </c>
-[...4 lines deleted...]
-        <v>848</v>
       </c>
       <c r="P96" s="7" t="s">
         <v>1165</v>
       </c>
       <c r="Q96" s="7" t="s">
         <v>1166</v>
       </c>
       <c r="R96" s="7" t="s">
         <v>1167</v>
       </c>
       <c r="S96" s="7" t="s">
-        <v>852</v>
+        <v>39</v>
       </c>
       <c r="T96" s="7" t="s">
         <v>1168</v>
       </c>
       <c r="U96" s="7" t="s">
         <v>1169</v>
       </c>
       <c r="V96" s="7" t="s">
         <v>1170</v>
       </c>
       <c r="W96" s="7" t="s">
         <v>1171</v>
       </c>
       <c r="X96" s="7" t="s">
         <v>1172</v>
       </c>
       <c r="Y96" s="7" t="s">
-        <v>1095</v>
+        <v>39</v>
       </c>
     </row>
     <row r="97" s="1" customFormat="1">
       <c r="B97" s="7" t="s">
         <v>1173</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E97" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F97" s="7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G97" s="7" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="H97" s="7" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="J97" s="7" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="K97" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L97" s="7" t="s">
         <v>1174</v>
       </c>
       <c r="M97" s="7" t="s">
         <v>1175</v>
       </c>
       <c r="N97" s="7" t="s">
         <v>1176</v>
       </c>
       <c r="O97" s="7" t="s">
         <v>1177</v>
       </c>
       <c r="P97" s="7" t="s">
         <v>1178</v>
       </c>
       <c r="Q97" s="7" t="s">
         <v>1179</v>
       </c>
       <c r="R97" s="7" t="s">
         <v>1180</v>
       </c>
       <c r="S97" s="7" t="s">
-        <v>39</v>
+        <v>1181</v>
       </c>
       <c r="T97" s="7" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="U97" s="7" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="V97" s="7" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="W97" s="7" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="X97" s="7" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="Y97" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="98" s="1" customFormat="1">
       <c r="B98" s="7" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E98" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F98" s="7" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
       <c r="G98" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H98" s="7" t="s">
-        <v>28</v>
+        <v>63</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>123</v>
+        <v>39</v>
       </c>
       <c r="J98" s="7" t="s">
-        <v>123</v>
+        <v>39</v>
       </c>
       <c r="K98" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="L98" s="7" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="M98" s="7" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="N98" s="7" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="O98" s="7" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="P98" s="7" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="Q98" s="7" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="R98" s="7" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="S98" s="7" t="s">
-        <v>1194</v>
+        <v>39</v>
       </c>
       <c r="T98" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="U98" s="7" t="s">
         <v>1195</v>
       </c>
-      <c r="U98" s="7" t="s">
+      <c r="V98" s="7" t="s">
         <v>1196</v>
       </c>
-      <c r="V98" s="7" t="s">
+      <c r="W98" s="7" t="s">
         <v>1197</v>
       </c>
-      <c r="W98" s="7" t="s">
+      <c r="X98" s="7" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
       <c r="Y98" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="99" s="1" customFormat="1">
       <c r="B99" s="7" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E99" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F99" s="7" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="G99" s="7" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="H99" s="7" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="I99" s="7" t="s">
         <v>39</v>
       </c>
       <c r="J99" s="7" t="s">
         <v>39</v>
       </c>
       <c r="K99" s="7" t="s">
         <v>39</v>
       </c>
       <c r="L99" s="7" t="s">
+        <v>1200</v>
+      </c>
+      <c r="M99" s="7" t="s">
         <v>1201</v>
       </c>
-      <c r="M99" s="7" t="s">
+      <c r="N99" s="7" t="s">
         <v>1202</v>
       </c>
-      <c r="N99" s="7" t="s">
+      <c r="O99" s="7" t="s">
         <v>1203</v>
       </c>
-      <c r="O99" s="7" t="s">
+      <c r="P99" s="7" t="s">
         <v>1204</v>
       </c>
-      <c r="P99" s="7" t="s">
+      <c r="Q99" s="7" t="s">
         <v>1205</v>
       </c>
-      <c r="Q99" s="7" t="s">
+      <c r="R99" s="7" t="s">
         <v>1206</v>
       </c>
-      <c r="R99" s="7" t="s">
+      <c r="S99" s="7" t="s">
         <v>1207</v>
       </c>
-      <c r="S99" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T99" s="7" t="s">
-        <v>407</v>
+        <v>1208</v>
       </c>
       <c r="U99" s="7" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="V99" s="7" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="W99" s="7" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="X99" s="7" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="Y99" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="100" s="1" customFormat="1">
       <c r="B100" s="7" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E100" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F100" s="7" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G100" s="7" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H100" s="7" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I100" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="G100" s="7" t="s">
+      <c r="J100" s="7" t="s">
         <v>79</v>
       </c>
-      <c r="H100" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K100" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="L100" s="7" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="M100" s="7" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="N100" s="7" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="O100" s="7" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="P100" s="7" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="Q100" s="7" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="R100" s="7" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="S100" s="7" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
       <c r="T100" s="7" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="U100" s="7" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="V100" s="7" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="W100" s="7" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="X100" s="7" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="Y100" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="101" s="1" customFormat="1">
       <c r="B101" s="7" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E101" s="7" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="F101" s="7" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="G101" s="7" t="s">
-        <v>1228</v>
+        <v>31</v>
       </c>
       <c r="H101" s="7" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="J101" s="7" t="s">
-        <v>79</v>
+        <v>31</v>
       </c>
       <c r="K101" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L101" s="7" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="M101" s="7" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="N101" s="7" t="s">
-        <v>1232</v>
+        <v>1219</v>
       </c>
       <c r="O101" s="7" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="P101" s="7" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="Q101" s="7" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="R101" s="7" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="S101" s="7" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="T101" s="7" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="U101" s="7" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="V101" s="7" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="W101" s="7" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="X101" s="7" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="Y101" s="7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="102" s="1" customFormat="1">
       <c r="B102" s="7" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E102" s="7" t="s">
-        <v>210</v>
+        <v>26</v>
       </c>
       <c r="F102" s="7" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="G102" s="7" t="s">
-        <v>31</v>
+        <v>1246</v>
       </c>
       <c r="H102" s="7" t="s">
-        <v>1244</v>
+        <v>30</v>
       </c>
       <c r="I102" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J102" s="7" t="s">
         <v>31</v>
       </c>
       <c r="K102" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L102" s="7" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="M102" s="7" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="N102" s="7" t="s">
-        <v>1232</v>
+        <v>1219</v>
       </c>
       <c r="O102" s="7" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="P102" s="7" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="Q102" s="7" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="R102" s="7" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="S102" s="7" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="T102" s="7" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="U102" s="7" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="V102" s="7" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="W102" s="7" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="X102" s="7" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="Y102" s="7" t="s">
-        <v>39</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="103" s="1" customFormat="1">
       <c r="B103" s="7" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E103" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F103" s="7" t="s">
-        <v>1258</v>
+        <v>239</v>
       </c>
       <c r="G103" s="7" t="s">
-        <v>1259</v>
+        <v>108</v>
       </c>
       <c r="H103" s="7" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>31</v>
       </c>
       <c r="J103" s="7" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="K103" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L103" s="7" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="M103" s="7" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="N103" s="7" t="s">
-        <v>1232</v>
+        <v>1219</v>
       </c>
       <c r="O103" s="7" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="P103" s="7" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="Q103" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="R103" s="7" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="S103" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="T103" s="7" t="s">
-        <v>1267</v>
+        <v>1225</v>
       </c>
       <c r="U103" s="7" t="s">
         <v>1268</v>
       </c>
       <c r="V103" s="7" t="s">
+        <v>1227</v>
+      </c>
+      <c r="W103" s="7" t="s">
         <v>1269</v>
       </c>
-      <c r="W103" s="7" t="s">
+      <c r="X103" s="7" t="s">
+        <v>1229</v>
+      </c>
+      <c r="Y103" s="7" t="s">
         <v>1270</v>
-      </c>
-[...4 lines deleted...]
-        <v>1272</v>
       </c>
     </row>
     <row r="104" s="1" customFormat="1">
       <c r="B104" s="7" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E104" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F104" s="7" t="s">
-        <v>239</v>
+        <v>79</v>
       </c>
       <c r="G104" s="7" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>29</v>
+        <v>122</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="J104" s="7" t="s">
-        <v>108</v>
+        <v>79</v>
       </c>
       <c r="K104" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L104" s="7" t="s">
+        <v>1272</v>
+      </c>
+      <c r="M104" s="7" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N104" s="7" t="s">
+        <v>1219</v>
+      </c>
+      <c r="O104" s="7" t="s">
+        <v>1271</v>
+      </c>
+      <c r="P104" s="7" t="s">
         <v>1274</v>
       </c>
-      <c r="M104" s="7" t="s">
+      <c r="Q104" s="7" t="s">
         <v>1275</v>
       </c>
-      <c r="N104" s="7" t="s">
-[...2 lines deleted...]
-      <c r="O104" s="7" t="s">
+      <c r="R104" s="7" t="s">
         <v>1276</v>
       </c>
-      <c r="P104" s="7" t="s">
+      <c r="S104" s="7" t="s">
         <v>1277</v>
       </c>
-      <c r="Q104" s="7" t="s">
+      <c r="T104" s="7" t="s">
         <v>1278</v>
       </c>
-      <c r="R104" s="7" t="s">
+      <c r="U104" s="7" t="s">
         <v>1279</v>
       </c>
-      <c r="S104" s="7" t="s">
+      <c r="V104" s="7" t="s">
         <v>1280</v>
       </c>
-      <c r="T104" s="7" t="s">
-[...2 lines deleted...]
-      <c r="U104" s="7" t="s">
+      <c r="W104" s="7" t="s">
         <v>1281</v>
       </c>
-      <c r="V104" s="7" t="s">
-[...2 lines deleted...]
-      <c r="W104" s="7" t="s">
+      <c r="X104" s="7" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1242</v>
       </c>
       <c r="Y104" s="7" t="s">
         <v>1283</v>
       </c>
     </row>
     <row r="105" s="1" customFormat="1">
       <c r="B105" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E105" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F105" s="7" t="s">
-        <v>79</v>
+        <v>46</v>
       </c>
       <c r="G105" s="7" t="s">
-        <v>29</v>
+        <v>385</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>122</v>
+        <v>27</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>79</v>
+        <v>385</v>
       </c>
       <c r="J105" s="7" t="s">
-        <v>79</v>
+        <v>385</v>
       </c>
       <c r="K105" s="7" t="s">
         <v>31</v>
       </c>
       <c r="L105" s="7" t="s">
         <v>1285</v>
       </c>
       <c r="M105" s="7" t="s">
         <v>1286</v>
       </c>
       <c r="N105" s="7" t="s">
-        <v>1232</v>
+        <v>1287</v>
       </c>
       <c r="O105" s="7" t="s">
-        <v>1284</v>
+        <v>1288</v>
       </c>
       <c r="P105" s="7" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="Q105" s="7" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="R105" s="7" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="S105" s="7" t="s">
-        <v>1290</v>
+        <v>39</v>
       </c>
       <c r="T105" s="7" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="U105" s="7" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="V105" s="7" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="W105" s="7" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="X105" s="7" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="Y105" s="7" t="s">
-        <v>1296</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>IIS Incentro BO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>