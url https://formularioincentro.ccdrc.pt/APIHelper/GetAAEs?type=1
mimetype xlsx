--- v0 (2026-05-28)
+++ v1 (2026-07-12)
@@ -11338,50 +11338,53 @@
     <t>503000m2</t>
   </si>
   <si>
     <t>14 (0m2)</t>
   </si>
   <si>
     <t>40,726878, -7,917196</t>
   </si>
   <si>
     <t>Paçô (1,5km, 5min)</t>
   </si>
   <si>
     <t>Porto (84km, 90min)</t>
   </si>
   <si>
     <t>Campo (IP5) (5km, 5min)</t>
   </si>
   <si>
     <t>Mangualde Gare (25km, 40min)</t>
   </si>
   <si>
     <t xml:space="preserve">Parque Empresarial de Mundão </t>
   </si>
   <si>
     <t>771,205m2</t>
+  </si>
+  <si>
+    <t>1 (39408,4m2)</t>
   </si>
   <si>
     <t>40,705572, -7,862107</t>
   </si>
   <si>
     <t xml:space="preserve">Câmara Municipal de Viseu </t>
   </si>
   <si>
     <t>Mundão (1,3km, 10min)</t>
   </si>
   <si>
     <t>Porto (103km, 90min)</t>
   </si>
   <si>
     <t>Aveiro (72km, 45min)</t>
   </si>
   <si>
     <t>Travassós de Baixo (IP5) (3,5km, 8min)</t>
   </si>
   <si>
     <t>Mangualde Gare (24km, 30min)</t>
   </si>
   <si>
     <t xml:space="preserve">Parque Indústrial de Coimbrões </t>
   </si>
@@ -39056,596 +39059,596 @@
       </c>
       <c r="V384" s="7" t="s">
         <v>3739</v>
       </c>
       <c r="W384" s="7" t="s">
         <v>3771</v>
       </c>
       <c r="X384" s="7" t="s">
         <v>3772</v>
       </c>
     </row>
     <row r="385" s="1" customFormat="1">
       <c r="B385" s="7" t="s">
         <v>3773</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>3774</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>1047</v>
       </c>
       <c r="F385" s="7" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G385" s="7" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H385" s="7" t="s">
-        <v>28</v>
+        <v>3775</v>
       </c>
       <c r="I385" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J385" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K385" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L385" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M385" s="7" t="s">
-        <v>3775</v>
+        <v>3776</v>
       </c>
       <c r="N385" s="7" t="s">
         <v>3731</v>
       </c>
       <c r="O385" s="7" t="s">
-        <v>3776</v>
+        <v>3777</v>
       </c>
       <c r="P385" s="7" t="s">
         <v>3733</v>
       </c>
       <c r="Q385" s="7" t="s">
         <v>3734</v>
       </c>
       <c r="R385" s="7" t="s">
         <v>3735</v>
       </c>
       <c r="S385" s="7" t="s">
         <v>3736</v>
       </c>
       <c r="T385" s="7" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
       <c r="U385" s="7" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
       <c r="V385" s="7" t="s">
-        <v>3779</v>
+        <v>3780</v>
       </c>
       <c r="W385" s="7" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
       <c r="X385" s="7" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="386" s="1" customFormat="1">
       <c r="B386" s="7" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
       <c r="E386" s="7" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M386" s="7" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
       <c r="N386" s="7" t="s">
         <v>3731</v>
       </c>
       <c r="O386" s="7" t="s">
         <v>3732</v>
       </c>
       <c r="P386" s="7" t="s">
         <v>3733</v>
       </c>
       <c r="Q386" s="7" t="s">
         <v>3734</v>
       </c>
       <c r="R386" s="7" t="s">
         <v>3735</v>
       </c>
       <c r="S386" s="7" t="s">
         <v>3736</v>
       </c>
       <c r="T386" s="7" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
       <c r="U386" s="7" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="V386" s="7" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
       <c r="W386" s="7" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
       <c r="X386" s="7" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="387" s="1" customFormat="1">
       <c r="B387" s="7" t="s">
-        <v>3790</v>
+        <v>3791</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>1289</v>
       </c>
       <c r="F387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M387" s="7" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
       <c r="N387" s="7" t="s">
         <v>3731</v>
       </c>
       <c r="O387" s="7" t="s">
         <v>3732</v>
       </c>
       <c r="P387" s="7" t="s">
         <v>3733</v>
       </c>
       <c r="Q387" s="7" t="s">
         <v>3734</v>
       </c>
       <c r="R387" s="7" t="s">
         <v>3735</v>
       </c>
       <c r="S387" s="7" t="s">
         <v>3736</v>
       </c>
       <c r="T387" s="7" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
       <c r="U387" s="7" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
       <c r="V387" s="7" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
       <c r="W387" s="7" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
       <c r="X387" s="7" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="388" s="1" customFormat="1">
       <c r="B388" s="7" t="s">
-        <v>3798</v>
+        <v>3799</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>3799</v>
+        <v>3800</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M388" s="7" t="s">
-        <v>3800</v>
+        <v>3801</v>
       </c>
       <c r="N388" s="7" t="s">
         <v>3731</v>
       </c>
       <c r="O388" s="7" t="s">
         <v>3732</v>
       </c>
       <c r="P388" s="7" t="s">
         <v>3733</v>
       </c>
       <c r="Q388" s="7" t="s">
         <v>3734</v>
       </c>
       <c r="R388" s="7" t="s">
         <v>3735</v>
       </c>
       <c r="S388" s="7" t="s">
-        <v>3801</v>
+        <v>3802</v>
       </c>
       <c r="T388" s="7" t="s">
-        <v>3802</v>
+        <v>3803</v>
       </c>
       <c r="U388" s="7" t="s">
         <v>3738</v>
       </c>
       <c r="V388" s="7" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
       <c r="W388" s="7" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
       <c r="X388" s="7" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="389" s="1" customFormat="1">
       <c r="B389" s="7" t="s">
-        <v>3806</v>
+        <v>3807</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>3807</v>
+        <v>3808</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M389" s="7" t="s">
-        <v>3808</v>
+        <v>3809</v>
       </c>
       <c r="N389" s="7" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="O389" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="P389" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="Q389" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="R389" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="S389" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="T389" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="U389" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="V389" s="7" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="W389" s="7" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="X389" s="7" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="390" s="1" customFormat="1">
       <c r="B390" s="7" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>3821</v>
+        <v>3822</v>
       </c>
       <c r="E390" s="7" t="s">
         <v>1848</v>
       </c>
       <c r="F390" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G390" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H390" s="7" t="s">
-        <v>3822</v>
+        <v>3823</v>
       </c>
       <c r="I390" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J390" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K390" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L390" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M390" s="7" t="s">
-        <v>3823</v>
+        <v>3824</v>
       </c>
       <c r="N390" s="7" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="O390" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="P390" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="Q390" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="R390" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="S390" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="T390" s="7" t="s">
-        <v>3824</v>
+        <v>3825</v>
       </c>
       <c r="U390" s="7" t="s">
-        <v>3825</v>
+        <v>3826</v>
       </c>
       <c r="V390" s="7" t="s">
-        <v>3826</v>
+        <v>3827</v>
       </c>
       <c r="W390" s="7" t="s">
-        <v>3827</v>
+        <v>3828</v>
       </c>
       <c r="X390" s="7" t="s">
-        <v>3828</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="391" s="1" customFormat="1">
       <c r="B391" s="7" t="s">
-        <v>3829</v>
+        <v>3830</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F391" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G391" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H391" s="7" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
       <c r="I391" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J391" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K391" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L391" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M391" s="7" t="s">
-        <v>3832</v>
+        <v>3833</v>
       </c>
       <c r="N391" s="7" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="O391" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="P391" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="Q391" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="R391" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="S391" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="T391" s="7" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
       <c r="U391" s="7" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
       <c r="V391" s="7" t="s">
-        <v>3835</v>
+        <v>3836</v>
       </c>
       <c r="W391" s="7" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="X391" s="7" t="s">
-        <v>3837</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="392" s="1" customFormat="1">
       <c r="B392" s="7" t="s">
-        <v>3838</v>
+        <v>3839</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>3839</v>
+        <v>3840</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>1037</v>
       </c>
       <c r="F392" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G392" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H392" s="7" t="s">
-        <v>3840</v>
+        <v>3841</v>
       </c>
       <c r="I392" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J392" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K392" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L392" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M392" s="7" t="s">
-        <v>3841</v>
+        <v>3842</v>
       </c>
       <c r="N392" s="7" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="O392" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="P392" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="Q392" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="R392" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="S392" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="T392" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="U392" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="V392" s="7" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="W392" s="7" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="X392" s="7" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>IIS Incentro BO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>