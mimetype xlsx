--- v1 (2026-07-12)
+++ v2 (2026-08-27)
@@ -3084,50 +3084,53 @@
     <t>info@parkurbis.pt</t>
   </si>
   <si>
     <t>275957000</t>
   </si>
   <si>
     <t>http://www.parkurbis.pt</t>
   </si>
   <si>
     <t>Covilhã (6km, 8min)</t>
   </si>
   <si>
     <t>Aeroporto de Lisboa (265km, 145min)</t>
   </si>
   <si>
     <t>Figueira da Foz (241km, 146min)</t>
   </si>
   <si>
     <t>Estação Ferroviária da Covilhã (7km, 8min)</t>
   </si>
   <si>
     <t>L.I. Entroncamento</t>
   </si>
   <si>
     <t>308300m2</t>
+  </si>
+  <si>
+    <t>63</t>
   </si>
   <si>
     <t>39,459282, -8,495858</t>
   </si>
   <si>
     <t>Entroncamento</t>
   </si>
   <si>
     <t>Câmara Municipal do Entroncamento</t>
   </si>
   <si>
     <t>investimentos@cm-entroncamento.pt</t>
   </si>
   <si>
     <t>249720403</t>
   </si>
   <si>
     <t xml:space="preserve">www.cm-entroncamento.pt </t>
   </si>
   <si>
     <t>Entroncamento (1,8km, 3min)</t>
   </si>
   <si>
     <t>Lisboa (112km, 68min)</t>
   </si>
@@ -19034,20621 +19037,20621 @@
       </c>
       <c r="U102" s="7" t="s">
         <v>1019</v>
       </c>
       <c r="V102" s="7" t="s">
         <v>1020</v>
       </c>
       <c r="W102" s="7" t="s">
         <v>996</v>
       </c>
       <c r="X102" s="7" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="103" s="1" customFormat="1">
       <c r="B103" s="7" t="s">
         <v>1022</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>1023</v>
       </c>
       <c r="E103" s="7" t="s">
-        <v>770</v>
+        <v>1024</v>
       </c>
       <c r="F103" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G103" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I103" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J103" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K103" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L103" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M103" s="7" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="N103" s="7" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="O103" s="7" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="P103" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q103" s="7" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="R103" s="7" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="S103" s="7" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="T103" s="7" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="U103" s="7" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="V103" s="7" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="W103" s="7" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="X103" s="7" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="104" s="1" customFormat="1">
       <c r="B104" s="7" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D104" s="7" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="E104" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F104" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G104" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H104" s="7" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J104" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K104" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L104" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M104" s="7" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="N104" s="7" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="O104" s="7" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="P104" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q104" s="7" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="R104" s="7" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="S104" s="7" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="T104" s="7" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="U104" s="7" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="V104" s="7" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="W104" s="7" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="X104" s="7" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="105" s="1" customFormat="1">
       <c r="B105" s="7" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D105" s="7" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="E105" s="7" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F105" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G105" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H105" s="7" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="I105" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J105" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K105" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L105" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M105" s="7" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="N105" s="7" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="O105" s="7" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="P105" s="7" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="Q105" s="7" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="R105" s="7" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="S105" s="7" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="T105" s="7" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="U105" s="7" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="V105" s="7" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="W105" s="7" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="X105" s="7" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="106" s="1" customFormat="1">
       <c r="B106" s="7" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D106" s="7" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="E106" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F106" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G106" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H106" s="7" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="I106" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J106" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K106" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L106" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M106" s="7" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="N106" s="7" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="O106" s="7" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="P106" s="7" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="Q106" s="7" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="R106" s="7" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="S106" s="7" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="T106" s="7" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="U106" s="7" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="V106" s="7" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="W106" s="7" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="X106" s="7" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="107" s="1" customFormat="1">
       <c r="B107" s="7" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D107" s="7" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E107" s="7" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F107" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G107" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H107" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I107" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J107" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K107" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L107" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M107" s="7" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="N107" s="7" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="O107" s="7" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="P107" s="7" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="Q107" s="7" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="R107" s="7" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="S107" s="7" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="T107" s="7" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="U107" s="7" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="V107" s="7" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="W107" s="7" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="X107" s="7" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="108" s="1" customFormat="1">
       <c r="B108" s="7" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D108" s="7" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="E108" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F108" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G108" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J108" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K108" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L108" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M108" s="7" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="N108" s="7" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="O108" s="7" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="P108" s="7" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="Q108" s="7" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="R108" s="7" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="S108" s="7" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="T108" s="7" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="U108" s="7" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="V108" s="7" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="W108" s="7" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="X108" s="7" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="109" s="1" customFormat="1">
       <c r="B109" s="7" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D109" s="7" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="E109" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F109" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G109" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H109" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I109" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J109" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K109" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L109" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M109" s="7" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="N109" s="7" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="O109" s="7" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="P109" s="7" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="Q109" s="7" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="R109" s="7" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="S109" s="7" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="T109" s="7" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="U109" s="7" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="V109" s="7" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="W109" s="7" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="X109" s="7" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="110" s="1" customFormat="1">
       <c r="B110" s="7" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D110" s="7" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="E110" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F110" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G110" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H110" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J110" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K110" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L110" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M110" s="7" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="N110" s="7" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="O110" s="7" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="P110" s="7" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="Q110" s="7" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="R110" s="7" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="S110" s="7" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="T110" s="7" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="U110" s="7" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="V110" s="7" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="W110" s="7" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="X110" s="7" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="111" s="1" customFormat="1">
       <c r="B111" s="7" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D111" s="7" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="E111" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F111" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G111" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H111" s="7" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J111" s="7" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="K111" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L111" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M111" s="7" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="N111" s="7" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="O111" s="7" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="P111" s="7" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="Q111" s="7" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="R111" s="7" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="S111" s="7" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="T111" s="7" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="U111" s="7" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="V111" s="7" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="W111" s="7" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="X111" s="7" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="112" s="1" customFormat="1">
       <c r="B112" s="7" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D112" s="7" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F112" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G112" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H112" s="7" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="I112" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J112" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K112" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L112" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M112" s="7" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="N112" s="7" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="O112" s="7" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="P112" s="7" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="Q112" s="7" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="R112" s="7" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="S112" s="7" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="T112" s="7" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="U112" s="7" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="V112" s="7" t="s">
         <v>519</v>
       </c>
       <c r="W112" s="7" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="X112" s="7" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="113" s="1" customFormat="1">
       <c r="B113" s="7" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D113" s="7" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="E113" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F113" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G113" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H113" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J113" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K113" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L113" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M113" s="7" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="N113" s="7" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="O113" s="7" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="P113" s="7" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="Q113" s="7" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="R113" s="7" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="S113" s="7" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="T113" s="7" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="U113" s="7" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="V113" s="7" t="s">
         <v>519</v>
       </c>
       <c r="W113" s="7" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="X113" s="7" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="114" s="1" customFormat="1">
       <c r="B114" s="7" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D114" s="7" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="E114" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F114" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G114" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H114" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J114" s="7" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="K114" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L114" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M114" s="7" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="N114" s="7" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="O114" s="7" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="P114" s="7" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="Q114" s="7" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="R114" s="7" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="S114" s="7" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="T114" s="7" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="U114" s="7" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="V114" s="7" t="s">
         <v>519</v>
       </c>
       <c r="W114" s="7" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="X114" s="7" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="115" s="1" customFormat="1">
       <c r="B115" s="7" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D115" s="7" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="E115" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F115" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G115" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H115" s="7" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="I115" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J115" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K115" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L115" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M115" s="7" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="N115" s="7" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="O115" s="7" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="P115" s="7" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="Q115" s="7" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="R115" s="7" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="S115" s="7" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="T115" s="7" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="U115" s="7" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="V115" s="7" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="W115" s="7" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="X115" s="7" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="116" s="1" customFormat="1">
       <c r="B116" s="7" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D116" s="7" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="E116" s="7" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="F116" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G116" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H116" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I116" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J116" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K116" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L116" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M116" s="7" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="N116" s="7" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="O116" s="7" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="P116" s="7" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="Q116" s="7" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="R116" s="7" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="S116" s="7" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="T116" s="7" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="U116" s="7" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="V116" s="7" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="W116" s="7" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="X116" s="7" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="117" s="1" customFormat="1">
       <c r="B117" s="7" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D117" s="7" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="E117" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F117" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G117" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H117" s="7" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J117" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K117" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L117" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M117" s="7" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="N117" s="7" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="O117" s="7" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="P117" s="7" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="Q117" s="7" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="R117" s="7" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="S117" s="7" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="T117" s="7" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="U117" s="7" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="V117" s="7" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="W117" s="7" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="X117" s="7" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="118" s="1" customFormat="1">
       <c r="B118" s="7" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D118" s="7" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="E118" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F118" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G118" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H118" s="7" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="I118" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J118" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K118" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L118" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M118" s="7" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="N118" s="7" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="O118" s="7" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="P118" s="7" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="Q118" s="7" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="R118" s="7" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="S118" s="7" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="T118" s="7" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="U118" s="7" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="V118" s="7" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="W118" s="7" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="X118" s="7" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="119" s="1" customFormat="1">
       <c r="B119" s="7" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="E119" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F119" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G119" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I119" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J119" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K119" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L119" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M119" s="7" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="N119" s="7" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="O119" s="7" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="P119" s="7" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="Q119" s="7" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="R119" s="7" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="S119" s="7" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="T119" s="7" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="U119" s="7" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="V119" s="7" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="W119" s="7" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="X119" s="7" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="120" s="1" customFormat="1">
       <c r="B120" s="7" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D120" s="7" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="E120" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F120" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G120" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I120" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J120" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K120" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L120" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M120" s="7" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="N120" s="7" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="O120" s="7" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="P120" s="7" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="Q120" s="7" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="R120" s="7" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="S120" s="7" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="T120" s="7" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="U120" s="7" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="V120" s="7" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="W120" s="7" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="X120" s="7" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="121" s="1" customFormat="1">
       <c r="B121" s="7" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="E121" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F121" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G121" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H121" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I121" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J121" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K121" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L121" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M121" s="7" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="N121" s="7" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="O121" s="7" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="P121" s="7" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="Q121" s="7" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="R121" s="7" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="S121" s="7" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="T121" s="7" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="U121" s="7" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="V121" s="7" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="W121" s="7" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="X121" s="7" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="122" s="1" customFormat="1">
       <c r="B122" s="7" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="C122" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E122" s="7" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="F122" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G122" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J122" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K122" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L122" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M122" s="7" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
       <c r="N122" s="7" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="O122" s="7" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="P122" s="7" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="Q122" s="7" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="R122" s="7" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="S122" s="7" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="T122" s="7" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="U122" s="7" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
       <c r="V122" s="7" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="W122" s="7" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="X122" s="7" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="123" s="1" customFormat="1">
       <c r="B123" s="7" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E123" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F123" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G123" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H123" s="7" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="I123" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J123" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K123" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L123" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M123" s="7" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="N123" s="7" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="O123" s="7" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="P123" s="7" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="Q123" s="7" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
       <c r="R123" s="7" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="S123" s="7" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="T123" s="7" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="U123" s="7" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="V123" s="7" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="W123" s="7" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="X123" s="7" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="124" s="1" customFormat="1">
       <c r="B124" s="7" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>42</v>
       </c>
       <c r="E124" s="7" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="F124" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G124" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H124" s="7" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J124" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K124" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L124" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M124" s="7" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="N124" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O124" s="7" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="P124" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q124" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R124" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S124" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T124" s="7" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="U124" s="7" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="V124" s="7" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="W124" s="7" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="X124" s="7" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="125" s="1" customFormat="1">
       <c r="B125" s="7" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="E125" s="7" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="F125" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G125" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="7" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="I125" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J125" s="7" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="K125" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L125" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M125" s="7" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="N125" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O125" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P125" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q125" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R125" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S125" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T125" s="7" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="U125" s="7" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="V125" s="7" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="W125" s="7" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="X125" s="7" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="126" s="1" customFormat="1">
       <c r="B126" s="7" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D126" s="7" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="E126" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F126" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G126" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H126" s="7" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="I126" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J126" s="7" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="K126" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L126" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M126" s="7" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="N126" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O126" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P126" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q126" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R126" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S126" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T126" s="7" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="U126" s="7" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="V126" s="7" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="W126" s="7" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="X126" s="7" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="127" s="1" customFormat="1">
       <c r="B127" s="7" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E127" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F127" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G127" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J127" s="7" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="K127" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L127" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M127" s="7" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="N127" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O127" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P127" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q127" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R127" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S127" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T127" s="7" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
       <c r="U127" s="7" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="V127" s="7" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="W127" s="7" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="X127" s="7" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="128" s="1" customFormat="1">
       <c r="B128" s="7" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D128" s="7" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="E128" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F128" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G128" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H128" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J128" s="7" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="K128" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L128" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M128" s="7" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="N128" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O128" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P128" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q128" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R128" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S128" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T128" s="7" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="U128" s="7" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="V128" s="7" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="W128" s="7" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="X128" s="7" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="129" s="1" customFormat="1">
       <c r="B129" s="7" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="E129" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F129" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G129" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H129" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I129" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J129" s="7" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="K129" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L129" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M129" s="7" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="N129" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O129" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P129" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q129" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R129" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S129" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T129" s="7" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="U129" s="7" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="V129" s="7" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="W129" s="7" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="X129" s="7" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="130" s="1" customFormat="1">
       <c r="B130" s="7" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D130" s="7" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="E130" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F130" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G130" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H130" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I130" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J130" s="7" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="K130" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L130" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M130" s="7" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="N130" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O130" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P130" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q130" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R130" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S130" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T130" s="7" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="U130" s="7" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="V130" s="7" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="W130" s="7" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="X130" s="7" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="131" s="1" customFormat="1">
       <c r="B131" s="7" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="E131" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F131" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G131" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H131" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I131" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J131" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K131" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L131" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M131" s="7" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="N131" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O131" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P131" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q131" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R131" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S131" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T131" s="7" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="U131" s="7" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="V131" s="7" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="W131" s="7" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="X131" s="7" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="132" s="1" customFormat="1">
       <c r="B132" s="7" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="C132" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D132" s="7" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="E132" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F132" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G132" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H132" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I132" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J132" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K132" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L132" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M132" s="7" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="N132" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O132" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P132" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q132" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R132" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S132" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T132" s="7" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="U132" s="7" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="V132" s="7" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="W132" s="7" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="X132" s="7" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="133" s="1" customFormat="1">
       <c r="B133" s="7" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E133" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F133" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G133" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H133" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J133" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K133" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L133" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M133" s="7" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="N133" s="7" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="O133" s="7" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="P133" s="7" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="Q133" s="7" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="R133" s="7" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="S133" s="7" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="T133" s="7" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="U133" s="7" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="V133" s="7" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="W133" s="7" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="X133" s="7" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="134" s="1" customFormat="1">
       <c r="B134" s="7" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D134" s="7" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="E134" s="7" t="s">
         <v>566</v>
       </c>
       <c r="F134" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G134" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H134" s="7" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="I134" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J134" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K134" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L134" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M134" s="7" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="N134" s="7" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="O134" s="7" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="P134" s="7" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="Q134" s="7" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="R134" s="7" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="S134" s="7" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="T134" s="7" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
       <c r="U134" s="7" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="V134" s="7" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="W134" s="7" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="X134" s="7" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="135" s="1" customFormat="1">
       <c r="B135" s="7" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="E135" s="7" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F135" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G135" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H135" s="7" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J135" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K135" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L135" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M135" s="7" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="N135" s="7" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="O135" s="7" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="P135" s="7" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="Q135" s="7" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="R135" s="7" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="S135" s="7" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="T135" s="7" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="U135" s="7" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="V135" s="7" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="W135" s="7" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="X135" s="7" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="136" s="1" customFormat="1">
       <c r="B136" s="7" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="C136" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D136" s="7" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="E136" s="7" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="F136" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G136" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I136" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J136" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K136" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L136" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M136" s="7" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="N136" s="7" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="O136" s="7" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="P136" s="7" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="Q136" s="7" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="R136" s="7" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="S136" s="7" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="T136" s="7" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="U136" s="7" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="V136" s="7" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="W136" s="7" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="X136" s="7" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="137" s="1" customFormat="1">
       <c r="B137" s="7" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
       <c r="E137" s="7" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="F137" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G137" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H137" s="7" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="I137" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J137" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K137" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L137" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M137" s="7" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="N137" s="7" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="O137" s="7" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="P137" s="7" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="Q137" s="7" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="R137" s="7" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="S137" s="7" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="T137" s="7" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="U137" s="7" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="V137" s="7" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="W137" s="7" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="X137" s="7" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="138" s="1" customFormat="1">
       <c r="B138" s="7" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="C138" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D138" s="7" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="E138" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F138" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G138" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H138" s="7" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="I138" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J138" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K138" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L138" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M138" s="7" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="N138" s="7" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="O138" s="7" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="P138" s="7" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="Q138" s="7" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="R138" s="7" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="S138" s="7" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="T138" s="7" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="U138" s="7" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="V138" s="7" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="W138" s="7" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="X138" s="7" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="139" s="1" customFormat="1">
       <c r="B139" s="7" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="C139" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="E139" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F139" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G139" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H139" s="7" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="I139" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J139" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K139" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L139" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M139" s="7" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="N139" s="7" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="O139" s="7" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="P139" s="7" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="Q139" s="7" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="R139" s="7" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="S139" s="7" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="T139" s="7" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="U139" s="7" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="V139" s="7" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="W139" s="7" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="X139" s="7" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="140" s="1" customFormat="1">
       <c r="B140" s="7" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C140" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D140" s="7" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="E140" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J140" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L140" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M140" s="7" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="N140" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O140" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P140" s="7" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="Q140" s="7" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
       <c r="R140" s="7" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="S140" s="7" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="T140" s="7" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="U140" s="7" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="V140" s="7" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="W140" s="7" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="X140" s="7" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="141" s="1" customFormat="1">
       <c r="B141" s="7" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
       <c r="C141" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="E141" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F141" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G141" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H141" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J141" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K141" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L141" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M141" s="7" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="N141" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O141" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P141" s="7" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="Q141" s="7" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="R141" s="7" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="S141" s="7" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="T141" s="7" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="U141" s="7" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
       <c r="V141" s="7" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="W141" s="7" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="X141" s="7" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="142" s="1" customFormat="1">
       <c r="B142" s="7" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="C142" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D142" s="7" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="E142" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F142" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G142" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H142" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J142" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K142" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L142" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M142" s="7" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="N142" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O142" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P142" s="7" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="Q142" s="7" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="R142" s="7" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="S142" s="7" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="T142" s="7" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="U142" s="7" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
       <c r="V142" s="7" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="W142" s="7" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="X142" s="7" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="143" s="1" customFormat="1">
       <c r="B143" s="7" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="C143" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="E143" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F143" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G143" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J143" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K143" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L143" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M143" s="7" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="N143" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O143" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P143" s="7" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="Q143" s="7" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="R143" s="7" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="S143" s="7" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="T143" s="7" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="U143" s="7" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="V143" s="7" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="W143" s="7" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="X143" s="7" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="144" s="1" customFormat="1">
       <c r="B144" s="7" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="C144" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D144" s="7" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="E144" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F144" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G144" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J144" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K144" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L144" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M144" s="7" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="N144" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O144" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P144" s="7" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="Q144" s="7" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="R144" s="7" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="S144" s="7" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="T144" s="7" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="U144" s="7" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
       <c r="V144" s="7" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="W144" s="7" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="X144" s="7" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="145" s="1" customFormat="1">
       <c r="B145" s="7" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C145" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D145" s="7" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="E145" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J145" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L145" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M145" s="7" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="N145" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O145" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P145" s="7" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="Q145" s="7" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="R145" s="7" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="S145" s="7" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="T145" s="7" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="U145" s="7" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="V145" s="7" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="W145" s="7" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="X145" s="7" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="146" s="1" customFormat="1">
       <c r="B146" s="7" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="C146" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D146" s="7" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="E146" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F146" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G146" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J146" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K146" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L146" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M146" s="7" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="N146" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O146" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P146" s="7" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="Q146" s="7" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="R146" s="7" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="S146" s="7" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="T146" s="7" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="U146" s="7" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="V146" s="7" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="W146" s="7" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="X146" s="7" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="147" s="1" customFormat="1">
       <c r="B147" s="7" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="C147" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F147" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G147" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H147" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I147" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J147" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K147" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L147" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M147" s="7" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="N147" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O147" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P147" s="7" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="Q147" s="7" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="R147" s="7" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="S147" s="7" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="T147" s="7" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="U147" s="7" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="V147" s="7" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="W147" s="7" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="X147" s="7" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="148" s="1" customFormat="1">
       <c r="B148" s="7" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="C148" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D148" s="7" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="E148" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F148" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G148" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H148" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J148" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K148" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L148" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M148" s="7" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="N148" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O148" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P148" s="7" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="Q148" s="7" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="R148" s="7" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="S148" s="7" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="T148" s="7" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="U148" s="7" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="V148" s="7" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="W148" s="7" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="X148" s="7" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="149" s="1" customFormat="1">
       <c r="B149" s="7" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="C149" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D149" s="7" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="E149" s="7" t="s">
         <v>785</v>
       </c>
       <c r="F149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H149" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J149" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L149" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M149" s="7" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="N149" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O149" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P149" s="7" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="Q149" s="7" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="R149" s="7" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="S149" s="7" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="T149" s="7" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="U149" s="7" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="V149" s="7" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="W149" s="7" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="X149" s="7" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="150" s="1" customFormat="1">
       <c r="B150" s="7" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="C150" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D150" s="7" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="E150" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F150" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G150" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H150" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I150" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J150" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K150" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L150" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M150" s="7" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="N150" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O150" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P150" s="7" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="Q150" s="7" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="R150" s="7" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="S150" s="7" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="T150" s="7" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="U150" s="7" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="V150" s="7" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="W150" s="7" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="X150" s="7" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="151" s="1" customFormat="1">
       <c r="B151" s="7" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="E151" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F151" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G151" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H151" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J151" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K151" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L151" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M151" s="7" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="N151" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O151" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P151" s="7" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="Q151" s="7" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="R151" s="7" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="S151" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T151" s="7" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="U151" s="7" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="V151" s="7" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="W151" s="7" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="X151" s="7" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="152" s="1" customFormat="1">
       <c r="B152" s="7" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D152" s="7" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="E152" s="7" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="F152" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G152" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H152" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I152" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J152" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K152" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L152" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M152" s="7" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="N152" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O152" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P152" s="7" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="Q152" s="7" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="R152" s="7" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="S152" s="7" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="T152" s="7" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="U152" s="7" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="V152" s="7" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="W152" s="7" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="X152" s="7" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="153" s="1" customFormat="1">
       <c r="B153" s="7" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="E153" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F153" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G153" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H153" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J153" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K153" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L153" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M153" s="7" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="N153" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O153" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P153" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="Q153" s="7" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="R153" s="7" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="S153" s="7" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="T153" s="7" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="U153" s="7" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="V153" s="7" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="W153" s="7" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="X153" s="7" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="154" s="1" customFormat="1">
       <c r="B154" s="7" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D154" s="7" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="E154" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F154" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G154" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H154" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I154" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J154" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K154" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L154" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M154" s="7" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="N154" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O154" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P154" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="Q154" s="7" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="R154" s="7" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="S154" s="7" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="T154" s="7" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="U154" s="7" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="V154" s="7" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="W154" s="7" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="X154" s="7" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="155" s="1" customFormat="1">
       <c r="B155" s="7" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="E155" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F155" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G155" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H155" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J155" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K155" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L155" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M155" s="7" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="N155" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O155" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P155" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="Q155" s="7" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="R155" s="7" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="S155" s="7" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="T155" s="7" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="U155" s="7" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="V155" s="7" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="W155" s="7" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="X155" s="7" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="156" s="1" customFormat="1">
       <c r="B156" s="7" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D156" s="7" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="E156" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F156" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G156" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H156" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I156" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J156" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K156" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L156" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M156" s="7" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="N156" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O156" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P156" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="Q156" s="7" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="R156" s="7" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="S156" s="7" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="T156" s="7" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="U156" s="7" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="V156" s="7" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="W156" s="7" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="X156" s="7" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="157" s="1" customFormat="1">
       <c r="B157" s="7" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="C157" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="E157" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F157" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G157" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H157" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J157" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K157" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L157" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M157" s="7" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="N157" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O157" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P157" s="7" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="Q157" s="7" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="R157" s="7" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="S157" s="7" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="T157" s="7" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="U157" s="7" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="V157" s="7" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="W157" s="7" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="X157" s="7" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="158" s="1" customFormat="1">
       <c r="B158" s="7" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="C158" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D158" s="7" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="E158" s="7" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="F158" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G158" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H158" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I158" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J158" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K158" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L158" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M158" s="7" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="N158" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O158" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P158" s="7" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="Q158" s="7" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="R158" s="7" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="S158" s="7" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="T158" s="7" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="U158" s="7" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="V158" s="7" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="W158" s="7" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="X158" s="7" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="159" s="1" customFormat="1">
       <c r="B159" s="7" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C159" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="E159" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F159" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G159" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H159" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I159" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J159" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K159" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L159" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M159" s="7" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="N159" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O159" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P159" s="7" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="Q159" s="7" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="R159" s="7" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="S159" s="7" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="T159" s="7" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="U159" s="7" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="V159" s="7" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="W159" s="7" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="X159" s="7" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="160" s="1" customFormat="1">
       <c r="B160" s="7" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C160" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D160" s="7" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="E160" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F160" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G160" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H160" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I160" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J160" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K160" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L160" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M160" s="7" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="N160" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O160" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P160" s="7" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="Q160" s="7" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="R160" s="7" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="S160" s="7" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="T160" s="7" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="U160" s="7" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="V160" s="7" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="W160" s="7" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
       <c r="X160" s="7" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="161" s="1" customFormat="1">
       <c r="B161" s="7" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="C161" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="E161" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F161" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G161" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H161" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J161" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K161" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L161" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M161" s="7" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="N161" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O161" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P161" s="7" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="Q161" s="7" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="R161" s="7" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="S161" s="7" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="T161" s="7" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="U161" s="7" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="V161" s="7" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="W161" s="7" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="X161" s="7" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="162" s="1" customFormat="1">
       <c r="B162" s="7" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="C162" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D162" s="7" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="E162" s="7" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="F162" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G162" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H162" s="7" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="I162" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J162" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K162" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L162" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M162" s="7" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="N162" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O162" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P162" s="7" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="Q162" s="7" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="R162" s="7" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="S162" s="7" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="T162" s="7" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="U162" s="7" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="V162" s="7" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="W162" s="7" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="X162" s="7" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="163" s="1" customFormat="1">
       <c r="B163" s="7" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="C163" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="E163" s="7" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="F163" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G163" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H163" s="7" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J163" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K163" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L163" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M163" s="7" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="N163" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O163" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P163" s="7" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="Q163" s="7" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="R163" s="7" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="S163" s="7" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
       <c r="T163" s="7" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="U163" s="7" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="V163" s="7" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="W163" s="7" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="X163" s="7" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="164" s="1" customFormat="1">
       <c r="B164" s="7" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="C164" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D164" s="7" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="E164" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F164" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G164" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H164" s="7" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="I164" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J164" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K164" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L164" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M164" s="7" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="N164" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O164" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P164" s="7" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="Q164" s="7" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="R164" s="7" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="S164" s="7" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="T164" s="7" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="U164" s="7" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="V164" s="7" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="W164" s="7" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="X164" s="7" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="165" s="1" customFormat="1">
       <c r="B165" s="7" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="C165" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="E165" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F165" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G165" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H165" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I165" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J165" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K165" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L165" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M165" s="7" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="N165" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O165" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P165" s="7" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="Q165" s="7" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="R165" s="7" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="S165" s="7" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="T165" s="7" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="U165" s="7" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="V165" s="7" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="W165" s="7" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="X165" s="7" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="166" s="1" customFormat="1">
       <c r="B166" s="7" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="C166" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D166" s="7" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
       <c r="E166" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F166" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G166" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H166" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I166" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J166" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K166" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L166" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M166" s="7" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="N166" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O166" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P166" s="7" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="Q166" s="7" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="R166" s="7" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="S166" s="7" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="T166" s="7" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="U166" s="7" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="V166" s="7" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="W166" s="7" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="X166" s="7" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="167" s="1" customFormat="1">
       <c r="B167" s="7" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="C167" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="E167" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F167" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G167" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I167" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J167" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K167" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L167" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M167" s="7" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="N167" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O167" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P167" s="7" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="Q167" s="7" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="R167" s="7" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="S167" s="7" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="T167" s="7" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="U167" s="7" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="V167" s="7" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="W167" s="7" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
       <c r="X167" s="7" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="168" s="1" customFormat="1">
       <c r="B168" s="7" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="C168" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D168" s="7" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="E168" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F168" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G168" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I168" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J168" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K168" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L168" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M168" s="7" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="N168" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O168" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P168" s="7" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="Q168" s="7" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="R168" s="7" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="S168" s="7" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="T168" s="7" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="U168" s="7" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="V168" s="7" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="W168" s="7" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="X168" s="7" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="169" s="1" customFormat="1">
       <c r="B169" s="7" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="C169" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="E169" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F169" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G169" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I169" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J169" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K169" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L169" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M169" s="7" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="N169" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O169" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P169" s="7" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="Q169" s="7" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="R169" s="7" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="S169" s="7" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="T169" s="7" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="U169" s="7" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="V169" s="7" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="W169" s="7" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="X169" s="7" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="170" s="1" customFormat="1">
       <c r="B170" s="7" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="C170" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D170" s="7" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="E170" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F170" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G170" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I170" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J170" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K170" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L170" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M170" s="7" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="N170" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O170" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P170" s="7" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="Q170" s="7" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="R170" s="7" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="S170" s="7" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="T170" s="7" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="U170" s="7" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="V170" s="7" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="W170" s="7" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="X170" s="7" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="171" s="1" customFormat="1">
       <c r="B171" s="7" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="C171" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="E171" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F171" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G171" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I171" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J171" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K171" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L171" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M171" s="7" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="N171" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O171" s="7" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="P171" s="7" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="Q171" s="7" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="R171" s="7" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="S171" s="7" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="T171" s="7" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="U171" s="7" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="V171" s="7" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="W171" s="7" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="X171" s="7" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="172" s="1" customFormat="1">
       <c r="B172" s="7" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="C172" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D172" s="7" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="E172" s="7" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F172" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G172" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I172" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J172" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K172" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L172" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M172" s="7" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="N172" s="7" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="O172" s="7" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="P172" s="7" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="Q172" s="7" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="R172" s="7" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="S172" s="7" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="T172" s="7" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="U172" s="7" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="V172" s="7" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="W172" s="7" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="X172" s="7" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="173" s="1" customFormat="1">
       <c r="B173" s="7" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="C173" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="E173" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F173" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G173" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H173" s="7" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="I173" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J173" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K173" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L173" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M173" s="7" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="N173" s="7" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="O173" s="7" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="P173" s="7" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="Q173" s="7" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="R173" s="7" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="S173" s="7" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="T173" s="7" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="U173" s="7" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="V173" s="7" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="W173" s="7" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="X173" s="7" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="174" s="1" customFormat="1">
       <c r="B174" s="7" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D174" s="7" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="E174" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F174" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G174" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H174" s="7" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="I174" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J174" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K174" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L174" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M174" s="7" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="N174" s="7" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="O174" s="7" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="P174" s="7" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="Q174" s="7" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="R174" s="7" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="S174" s="7" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="T174" s="7" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="U174" s="7" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="V174" s="7" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="W174" s="7" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="X174" s="7" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="175" s="1" customFormat="1">
       <c r="B175" s="7" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="E175" s="7" t="s">
         <v>490</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J175" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L175" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M175" s="7" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="N175" s="7" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="O175" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="P175" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="Q175" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="R175" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="S175" s="7" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="T175" s="7" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="U175" s="7" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="V175" s="7" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="W175" s="7" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="X175" s="7" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="176" s="1" customFormat="1">
       <c r="B176" s="7" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="E176" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J176" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L176" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M176" s="7" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="N176" s="7" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="O176" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="P176" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="Q176" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="R176" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="S176" s="7" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="T176" s="7" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="U176" s="7" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="V176" s="7" t="s">
         <v>519</v>
       </c>
       <c r="W176" s="7" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="X176" s="7" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="177" s="1" customFormat="1">
       <c r="B177" s="7" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="E177" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J177" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L177" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M177" s="7" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="N177" s="7" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="O177" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="P177" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="Q177" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="R177" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="S177" s="7" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="T177" s="7" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="U177" s="7" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="V177" s="7" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="W177" s="7" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="X177" s="7" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="178" s="1" customFormat="1">
       <c r="B178" s="7" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J178" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L178" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M178" s="7" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="N178" s="7" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="O178" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="P178" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="Q178" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="R178" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="S178" s="7" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="T178" s="7" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="U178" s="7" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="V178" s="7" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="W178" s="7" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="X178" s="7" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="179" s="1" customFormat="1">
       <c r="B179" s="7" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J179" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L179" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M179" s="7" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="N179" s="7" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="O179" s="7" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="P179" s="7" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="Q179" s="7" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="R179" s="7" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="S179" s="7" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="T179" s="7" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="U179" s="7" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="V179" s="7" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="W179" s="7" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="X179" s="7" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="180" s="1" customFormat="1">
       <c r="B180" s="7" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J180" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L180" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M180" s="7" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="N180" s="7" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="O180" s="7" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="P180" s="7" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="Q180" s="7" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="R180" s="7" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="S180" s="7" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="T180" s="7" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="U180" s="7" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="V180" s="7" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="W180" s="7" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="X180" s="7" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="181" s="1" customFormat="1">
       <c r="B181" s="7" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G181" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J181" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K181" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L181" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M181" s="7" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="N181" s="7" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="O181" s="7" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="P181" s="7" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="Q181" s="7" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="R181" s="7" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="S181" s="7" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="T181" s="7" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="U181" s="7" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="V181" s="7" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="W181" s="7" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="X181" s="7" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="182" s="1" customFormat="1">
       <c r="B182" s="7" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="E182" s="7" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J182" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L182" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M182" s="7" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="N182" s="7" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="O182" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="P182" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="Q182" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="R182" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="S182" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="T182" s="7" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="U182" s="7" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="V182" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="W182" s="7" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="X182" s="7" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="183" s="1" customFormat="1">
       <c r="B183" s="7" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G183" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J183" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K183" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L183" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M183" s="7" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="N183" s="7" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="O183" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="P183" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="Q183" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="R183" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="S183" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="T183" s="7" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="U183" s="7" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="V183" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="W183" s="7" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="X183" s="7" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="184" s="1" customFormat="1">
       <c r="B184" s="7" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J184" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L184" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M184" s="7" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="N184" s="7" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="O184" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="P184" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="Q184" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="R184" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="S184" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="T184" s="7" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="U184" s="7" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="V184" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="W184" s="7" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="X184" s="7" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="185" s="1" customFormat="1">
       <c r="B185" s="7" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J185" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L185" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M185" s="7" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="N185" s="7" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="O185" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="P185" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="Q185" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="R185" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="S185" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="T185" s="7" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="U185" s="7" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="V185" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="W185" s="7" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="X185" s="7" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="186" s="1" customFormat="1">
       <c r="B186" s="7" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G186" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J186" s="7" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="K186" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L186" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M186" s="7" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="N186" s="7" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="O186" s="7" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="P186" s="7" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="Q186" s="7" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="R186" s="7" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="S186" s="7" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="T186" s="7" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="U186" s="7" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="V186" s="7" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="W186" s="7" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="X186" s="7" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="187" s="1" customFormat="1">
       <c r="B187" s="7" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="E187" s="7" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G187" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J187" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K187" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L187" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M187" s="7" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="N187" s="7" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="O187" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="P187" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="Q187" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="R187" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="S187" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="T187" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="U187" s="7" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="V187" s="7" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="W187" s="7" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="X187" s="7" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="188" s="1" customFormat="1">
       <c r="B188" s="7" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G188" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J188" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K188" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L188" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M188" s="7" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="N188" s="7" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="O188" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="P188" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="Q188" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="R188" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="S188" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="T188" s="7" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="U188" s="7" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="V188" s="7" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="W188" s="7" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="X188" s="7" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="189" s="1" customFormat="1">
       <c r="B189" s="7" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="E189" s="7" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G189" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J189" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K189" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L189" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M189" s="7" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="N189" s="7" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="O189" s="7" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="P189" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="Q189" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="R189" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="S189" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="T189" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="U189" s="7" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="V189" s="7" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="W189" s="7" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="X189" s="7" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="190" s="1" customFormat="1">
       <c r="B190" s="7" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G190" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J190" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K190" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L190" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M190" s="7" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="N190" s="7" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="O190" s="7" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="P190" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="Q190" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="R190" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="S190" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="T190" s="7" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="U190" s="7" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="V190" s="7" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="W190" s="7" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="X190" s="7" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="191" s="1" customFormat="1">
       <c r="B191" s="7" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G191" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J191" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K191" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L191" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M191" s="7" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="N191" s="7" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="O191" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="P191" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="Q191" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="R191" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="S191" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="T191" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="U191" s="7" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="V191" s="7" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="W191" s="7" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="X191" s="7" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="192" s="1" customFormat="1">
       <c r="B192" s="7" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J192" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L192" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M192" s="7" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="N192" s="7" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="O192" s="7" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="P192" s="7" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="Q192" s="7" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="R192" s="7" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="S192" s="7" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="T192" s="7" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="U192" s="7" t="s">
+        <v>1940</v>
+      </c>
+      <c r="V192" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="W192" s="7" t="s">
+        <v>1942</v>
+      </c>
+      <c r="X192" s="7" t="s">
         <v>1939</v>
-      </c>
-[...7 lines deleted...]
-        <v>1938</v>
       </c>
     </row>
     <row r="193" s="1" customFormat="1">
       <c r="B193" s="7" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>934</v>
       </c>
       <c r="E193" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J193" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L193" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M193" s="7" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="N193" s="7" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="O193" s="7" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="P193" s="7" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="Q193" s="7" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="R193" s="7" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="S193" s="7" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="T193" s="7" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="U193" s="7" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="V193" s="7" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="W193" s="7" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="X193" s="7" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="194" s="1" customFormat="1">
       <c r="B194" s="7" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F194" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G194" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J194" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K194" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L194" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M194" s="7" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="N194" s="7" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="O194" s="7" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="P194" s="7" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="Q194" s="7" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="R194" s="7" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="S194" s="7" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="T194" s="7" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="U194" s="7" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="V194" s="7" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="W194" s="7" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="X194" s="7" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="195" s="1" customFormat="1">
       <c r="B195" s="7" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G195" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J195" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K195" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L195" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M195" s="7" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="N195" s="7" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="O195" s="7" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="P195" s="7" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="Q195" s="7" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="R195" s="7" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="S195" s="7" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="T195" s="7" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="U195" s="7" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="V195" s="7" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="W195" s="7" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="X195" s="7" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="196" s="1" customFormat="1">
       <c r="B196" s="7" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J196" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L196" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M196" s="7" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="N196" s="7" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="O196" s="7" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="P196" s="7" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="Q196" s="7" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="R196" s="7" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="S196" s="7" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="T196" s="7" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="U196" s="7" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="V196" s="7" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="W196" s="7" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="X196" s="7" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="197" s="1" customFormat="1">
       <c r="B197" s="7" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="E197" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G197" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J197" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K197" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L197" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M197" s="7" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="N197" s="7" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="O197" s="7" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="P197" s="7" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="Q197" s="7" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="R197" s="7" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="S197" s="7" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="T197" s="7" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="U197" s="7" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="V197" s="7" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="W197" s="7" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="X197" s="7" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="198" s="1" customFormat="1">
       <c r="B198" s="7" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G198" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J198" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K198" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L198" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M198" s="7" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="N198" s="7" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="O198" s="7" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="P198" s="7" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="Q198" s="7" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="R198" s="7" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="S198" s="7" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="T198" s="7" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="U198" s="7" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="V198" s="7" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="W198" s="7" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="X198" s="7" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="199" s="1" customFormat="1">
       <c r="B199" s="7" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>186</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G199" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J199" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K199" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L199" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M199" s="7" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="N199" s="7" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="O199" s="7" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="P199" s="7" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q199" s="7" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="R199" s="7" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="S199" s="7" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="T199" s="7" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="U199" s="7" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="V199" s="7" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="W199" s="7" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="X199" s="7" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="200" s="1" customFormat="1">
       <c r="B200" s="7" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G200" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J200" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K200" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L200" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M200" s="7" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="N200" s="7" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="O200" s="7" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="P200" s="7" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="Q200" s="7" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="R200" s="7" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="S200" s="7" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="T200" s="7" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="U200" s="7" t="s">
+        <v>2021</v>
+      </c>
+      <c r="V200" s="7" t="s">
+        <v>2022</v>
+      </c>
+      <c r="W200" s="7" t="s">
+        <v>2023</v>
+      </c>
+      <c r="X200" s="7" t="s">
         <v>2020</v>
-      </c>
-[...7 lines deleted...]
-        <v>2019</v>
       </c>
     </row>
     <row r="201" s="1" customFormat="1">
       <c r="B201" s="7" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J201" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L201" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M201" s="7" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="N201" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="O201" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="P201" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q201" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="R201" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="S201" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="T201" s="7" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="U201" s="7" t="s">
+        <v>2034</v>
+      </c>
+      <c r="V201" s="7" t="s">
         <v>2033</v>
       </c>
-      <c r="V201" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W201" s="7" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="X201" s="7" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="202" s="1" customFormat="1">
       <c r="B202" s="7" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G202" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J202" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K202" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L202" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M202" s="7" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="N202" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="O202" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="P202" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q202" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="R202" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="S202" s="7" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="T202" s="7" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="U202" s="7" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="V202" s="7" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="W202" s="7" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="X202" s="7" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="203" s="1" customFormat="1">
       <c r="B203" s="7" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G203" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J203" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K203" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L203" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M203" s="7" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="N203" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="O203" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="P203" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q203" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="R203" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="S203" s="7" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="T203" s="7" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="U203" s="7" t="s">
+        <v>2034</v>
+      </c>
+      <c r="V203" s="7" t="s">
         <v>2033</v>
       </c>
-      <c r="V203" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W203" s="7" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="X203" s="7" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="204" s="1" customFormat="1">
       <c r="B204" s="7" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G204" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J204" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K204" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L204" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M204" s="7" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="N204" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="O204" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="P204" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q204" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="R204" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="S204" s="7" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="T204" s="7" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="U204" s="7" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="V204" s="7" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="W204" s="7" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="X204" s="7" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="205" s="1" customFormat="1">
       <c r="B205" s="7" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G205" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J205" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K205" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L205" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M205" s="7" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="N205" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="O205" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="P205" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q205" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="R205" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="S205" s="7" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="T205" s="7" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="U205" s="7" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="V205" s="7" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="W205" s="7" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="X205" s="7" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="206" s="1" customFormat="1">
       <c r="B206" s="7" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G206" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J206" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K206" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L206" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M206" s="7" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="N206" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="O206" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="P206" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q206" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="R206" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="S206" s="7" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="T206" s="7" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="U206" s="7" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="V206" s="7" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="W206" s="7" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="X206" s="7" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="207" s="1" customFormat="1">
       <c r="B207" s="7" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G207" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J207" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K207" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L207" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M207" s="7" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="N207" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="O207" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="P207" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="Q207" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="R207" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="S207" s="7" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="T207" s="7" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="U207" s="7" t="s">
+        <v>2073</v>
+      </c>
+      <c r="V207" s="7" t="s">
         <v>2072</v>
       </c>
-      <c r="V207" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W207" s="7" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="X207" s="7" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="208" s="1" customFormat="1">
       <c r="B208" s="7" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>887</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J208" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L208" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M208" s="7" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="N208" s="7" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="O208" s="7" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="P208" s="7" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="Q208" s="7" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="R208" s="7" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="S208" s="7" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="T208" s="7" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="U208" s="7" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="V208" s="7" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="W208" s="7" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="X208" s="7" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="209" s="1" customFormat="1">
       <c r="B209" s="7" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>86</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J209" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L209" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M209" s="7" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="N209" s="7" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="O209" s="7" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="P209" s="7" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="Q209" s="7" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="R209" s="7" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="S209" s="7" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="T209" s="7" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="U209" s="7" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="V209" s="7" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="W209" s="7" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="X209" s="7" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="210" s="1" customFormat="1">
       <c r="B210" s="7" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J210" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L210" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M210" s="7" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="N210" s="7" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="O210" s="7" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="P210" s="7" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="Q210" s="7" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="R210" s="7" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="S210" s="7" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="T210" s="7" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="U210" s="7" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="V210" s="7" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="W210" s="7" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="X210" s="7" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="211" s="1" customFormat="1">
       <c r="B211" s="7" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G211" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H211" s="7" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J211" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K211" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L211" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M211" s="7" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="N211" s="7" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="O211" s="7" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="P211" s="7" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="Q211" s="7" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="R211" s="7" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="S211" s="7" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="T211" s="7" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="U211" s="7" t="s">
+        <v>2128</v>
+      </c>
+      <c r="V211" s="7" t="s">
+        <v>2129</v>
+      </c>
+      <c r="W211" s="7" t="s">
+        <v>2130</v>
+      </c>
+      <c r="X211" s="7" t="s">
         <v>2127</v>
-      </c>
-[...7 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="212" s="1" customFormat="1">
       <c r="B212" s="7" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G212" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H212" s="7" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J212" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K212" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L212" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M212" s="7" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="N212" s="7" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="O212" s="7" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="P212" s="7" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="Q212" s="7" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="R212" s="7" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="S212" s="7" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="T212" s="7" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="U212" s="7" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="V212" s="7" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="W212" s="7" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="X212" s="7" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="213" s="1" customFormat="1">
       <c r="B213" s="7" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>326</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J213" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L213" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M213" s="7" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="N213" s="7" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="O213" s="7" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="P213" s="7" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="Q213" s="7" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="R213" s="7" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="S213" s="7" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="T213" s="7" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="U213" s="7" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="V213" s="7" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="W213" s="7" t="s">
+        <v>2142</v>
+      </c>
+      <c r="X213" s="7" t="s">
         <v>2141</v>
-      </c>
-[...1 lines deleted...]
-        <v>2140</v>
       </c>
     </row>
     <row r="214" s="1" customFormat="1">
       <c r="B214" s="7" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="E214" s="7" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G214" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H214" s="7" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J214" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K214" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L214" s="7" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="M214" s="7" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="N214" s="7" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="O214" s="7" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="P214" s="7" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="Q214" s="7" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="R214" s="7" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="S214" s="7" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="T214" s="7" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="U214" s="7" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="V214" s="7" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="W214" s="7" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="X214" s="7" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="215" s="1" customFormat="1">
       <c r="B215" s="7" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="E215" s="7" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J215" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L215" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M215" s="7" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="N215" s="7" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="O215" s="7" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="P215" s="7" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="Q215" s="7" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="R215" s="7" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="S215" s="7" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="T215" s="7" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="U215" s="7" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="V215" s="7" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="W215" s="7" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="X215" s="7" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="216" s="1" customFormat="1">
       <c r="B216" s="7" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G216" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H216" s="7" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J216" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K216" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L216" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M216" s="7" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="N216" s="7" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="O216" s="7" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="P216" s="7" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="Q216" s="7" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="R216" s="7" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="S216" s="7" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="T216" s="7" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="U216" s="7" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="V216" s="7" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="W216" s="7" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="X216" s="7" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="217" s="1" customFormat="1">
       <c r="B217" s="7" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J217" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L217" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M217" s="7" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="N217" s="7" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="O217" s="7" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="P217" s="7" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="Q217" s="7" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="R217" s="7" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="S217" s="7" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="T217" s="7" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="U217" s="7" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="V217" s="7" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="W217" s="7" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="X217" s="7" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="218" s="1" customFormat="1">
       <c r="B218" s="7" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>434</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J218" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L218" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M218" s="7" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="N218" s="7" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="O218" s="7" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="P218" s="7" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="Q218" s="7" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="R218" s="7" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="S218" s="7" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="T218" s="7" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="U218" s="7" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="V218" s="7" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="W218" s="7" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="X218" s="7" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="219" s="1" customFormat="1">
       <c r="B219" s="7" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="E219" s="7" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="F219" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G219" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H219" s="7" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J219" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K219" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L219" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M219" s="7" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="N219" s="7" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="O219" s="7" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="P219" s="7" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="Q219" s="7" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="R219" s="7" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="S219" s="7" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="T219" s="7" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="U219" s="7" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="V219" s="7" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="W219" s="7" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="X219" s="7" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="220" s="1" customFormat="1">
       <c r="B220" s="7" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="E220" s="7" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="F220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J220" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L220" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M220" s="7" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="N220" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O220" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P220" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q220" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R220" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S220" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T220" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="U220" s="7" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="V220" s="7" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="W220" s="7" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="X220" s="7" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="221" s="1" customFormat="1">
       <c r="B221" s="7" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="E221" s="7" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="F221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J221" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L221" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M221" s="7" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="N221" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O221" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P221" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q221" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R221" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S221" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T221" s="7" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="U221" s="7" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="V221" s="7" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="W221" s="7" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="X221" s="7" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="222" s="1" customFormat="1">
       <c r="B222" s="7" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J222" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L222" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M222" s="7" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="N222" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O222" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P222" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q222" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R222" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S222" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T222" s="7" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="U222" s="7" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="V222" s="7" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="W222" s="7" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="X222" s="7" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="223" s="1" customFormat="1">
       <c r="B223" s="7" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="E223" s="7" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J223" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L223" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M223" s="7" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="N223" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O223" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P223" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q223" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R223" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S223" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T223" s="7" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="U223" s="7" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="V223" s="7" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="W223" s="7" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="X223" s="7" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="224" s="1" customFormat="1">
       <c r="B224" s="7" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J224" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L224" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M224" s="7" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="N224" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O224" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P224" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q224" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R224" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S224" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T224" s="7" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="U224" s="7" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="V224" s="7" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="W224" s="7" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="X224" s="7" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="225" s="1" customFormat="1">
       <c r="B225" s="7" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="E225" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J225" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L225" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M225" s="7" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="N225" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O225" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P225" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q225" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R225" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S225" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T225" s="7" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="U225" s="7" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="V225" s="7" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="W225" s="7" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="X225" s="7" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="226" s="1" customFormat="1">
       <c r="B226" s="7" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J226" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L226" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M226" s="7" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="N226" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O226" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P226" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q226" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R226" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S226" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T226" s="7" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="U226" s="7" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="V226" s="7" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="W226" s="7" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="X226" s="7" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="227" s="1" customFormat="1">
       <c r="B227" s="7" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>626</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J227" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L227" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M227" s="7" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="N227" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="O227" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="P227" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="Q227" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="R227" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="S227" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="T227" s="7" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="U227" s="7" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="V227" s="7" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="W227" s="7" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="X227" s="7" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="228" s="1" customFormat="1">
       <c r="B228" s="7" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="E228" s="7" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="F228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J228" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L228" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M228" s="7" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="N228" s="7" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="O228" s="7" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="P228" s="7" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="Q228" s="7" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="R228" s="7" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="S228" s="7" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="T228" s="7" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="U228" s="7" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="V228" s="7" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="W228" s="7" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="X228" s="7" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="229" s="1" customFormat="1">
       <c r="B229" s="7" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G229" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H229" s="7" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J229" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K229" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L229" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M229" s="7" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="N229" s="7" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="O229" s="7" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="P229" s="7" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="Q229" s="7" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="R229" s="7" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="S229" s="7" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="T229" s="7" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="U229" s="7" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="V229" s="7" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="W229" s="7" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="X229" s="7" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="230" s="1" customFormat="1">
       <c r="B230" s="7" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G230" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H230" s="7" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J230" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K230" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L230" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M230" s="7" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="N230" s="7" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="O230" s="7" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="P230" s="7" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="Q230" s="7" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="R230" s="7" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="S230" s="7" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="T230" s="7" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="U230" s="7" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="V230" s="7" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="W230" s="7" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="X230" s="7" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="231" s="1" customFormat="1">
       <c r="B231" s="7" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="E231" s="7" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G231" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H231" s="7" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J231" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K231" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L231" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M231" s="7" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="N231" s="7" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="O231" s="7" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="P231" s="7" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="Q231" s="7" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="R231" s="7" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="S231" s="7" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="T231" s="7" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="U231" s="7" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="V231" s="7" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="W231" s="7" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="X231" s="7" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="232" s="1" customFormat="1">
       <c r="B232" s="7" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H232" s="7" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J232" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L232" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M232" s="7" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="N232" s="7" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="O232" s="7" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="P232" s="7" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="Q232" s="7" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="R232" s="7" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="S232" s="7" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="T232" s="7" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="U232" s="7" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="V232" s="7" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="W232" s="7" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="X232" s="7" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="233" s="1" customFormat="1">
       <c r="B233" s="7" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G233" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H233" s="7" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J233" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K233" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L233" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M233" s="7" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="N233" s="7" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="O233" s="7" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="P233" s="7" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="Q233" s="7" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="R233" s="7" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="S233" s="7" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="T233" s="7" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="U233" s="7" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="V233" s="7" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="W233" s="7" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="X233" s="7" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="234" s="1" customFormat="1">
       <c r="B234" s="7" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G234" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J234" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K234" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L234" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M234" s="7" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="N234" s="7" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="O234" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="P234" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="Q234" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R234" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="S234" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="T234" s="7" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="U234" s="7" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="V234" s="7" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="W234" s="7" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="X234" s="7" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="235" s="1" customFormat="1">
       <c r="B235" s="7" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>490</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G235" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J235" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K235" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L235" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M235" s="7" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="N235" s="7" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="O235" s="7" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="P235" s="7" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="Q235" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R235" s="7" t="s">
         <v>344</v>
       </c>
       <c r="S235" s="7" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="T235" s="7" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="U235" s="7" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="V235" s="7" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="W235" s="7" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="X235" s="7" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="236" s="1" customFormat="1">
       <c r="B236" s="7" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G236" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J236" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K236" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L236" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M236" s="7" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="N236" s="7" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="O236" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="P236" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="Q236" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R236" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="S236" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="T236" s="7" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="U236" s="7" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="V236" s="7" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="W236" s="7" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="X236" s="7" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="237" s="1" customFormat="1">
       <c r="B237" s="7" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G237" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J237" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K237" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L237" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M237" s="7" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="N237" s="7" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="O237" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="P237" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="Q237" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R237" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="S237" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="T237" s="7" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="U237" s="7" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="V237" s="7" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="W237" s="7" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="X237" s="7" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="238" s="1" customFormat="1">
       <c r="B238" s="7" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="G238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J238" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L238" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M238" s="7" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="N238" s="7" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="O238" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="P238" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="Q238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R238" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="S238" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="T238" s="7" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="U238" s="7" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="V238" s="7" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="W238" s="7" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="X238" s="7" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="239" s="1" customFormat="1">
       <c r="B239" s="7" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J239" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L239" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M239" s="7" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="N239" s="7" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="O239" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="P239" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="Q239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R239" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="S239" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="T239" s="7" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="U239" s="7" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="V239" s="7" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="W239" s="7" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="X239" s="7" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="240" s="1" customFormat="1">
       <c r="B240" s="7" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="E240" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G240" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H240" s="7" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J240" s="7" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="K240" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L240" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M240" s="7" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="N240" s="7" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="O240" s="7" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="P240" s="7" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="Q240" s="7" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="R240" s="7" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="S240" s="7" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="T240" s="7" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="U240" s="7" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="V240" s="7" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="W240" s="7" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="X240" s="7" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="241" s="1" customFormat="1">
       <c r="B241" s="7" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G241" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H241" s="7" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J241" s="7" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="K241" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L241" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M241" s="7" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="N241" s="7" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="O241" s="7" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="P241" s="7" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="Q241" s="7" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="R241" s="7" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="S241" s="7" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="T241" s="7" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="U241" s="7" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="V241" s="7" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="W241" s="7" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="X241" s="7" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="242" s="1" customFormat="1">
       <c r="B242" s="7" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="E242" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G242" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H242" s="7" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J242" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K242" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L242" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M242" s="7" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="N242" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O242" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P242" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q242" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R242" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S242" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T242" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="U242" s="7" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="V242" s="7" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="W242" s="7" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="X242" s="7" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="243" s="1" customFormat="1">
       <c r="B243" s="7" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="E243" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J243" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L243" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M243" s="7" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="N243" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O243" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P243" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q243" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R243" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S243" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T243" s="7" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="U243" s="7" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="V243" s="7" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="W243" s="7" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="X243" s="7" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="244" s="1" customFormat="1">
       <c r="B244" s="7" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J244" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L244" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M244" s="7" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="N244" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O244" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P244" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q244" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R244" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S244" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T244" s="7" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="U244" s="7" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="V244" s="7" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="W244" s="7" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="X244" s="7" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="245" s="1" customFormat="1">
       <c r="B245" s="7" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G245" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H245" s="7" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J245" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K245" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L245" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M245" s="7" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="N245" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O245" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P245" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q245" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R245" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S245" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T245" s="7" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="U245" s="7" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="V245" s="7" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="W245" s="7" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="X245" s="7" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="246" s="1" customFormat="1">
       <c r="B246" s="7" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G246" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H246" s="7" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J246" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K246" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L246" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M246" s="7" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="N246" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O246" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P246" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q246" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R246" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S246" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T246" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="U246" s="7" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="V246" s="7" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="W246" s="7" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="X246" s="7" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="247" s="1" customFormat="1">
       <c r="B247" s="7" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G247" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J247" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K247" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L247" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M247" s="7" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="N247" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O247" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P247" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q247" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R247" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S247" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T247" s="7" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="U247" s="7" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="V247" s="7" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="W247" s="7" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="X247" s="7" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="248" s="1" customFormat="1">
       <c r="B248" s="7" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G248" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J248" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K248" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L248" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M248" s="7" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="N248" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O248" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P248" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q248" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R248" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S248" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T248" s="7" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="U248" s="7" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="V248" s="7" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="W248" s="7" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="X248" s="7" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="249" s="1" customFormat="1">
       <c r="B249" s="7" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G249" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J249" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K249" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L249" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M249" s="7" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="N249" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O249" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P249" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q249" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R249" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S249" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T249" s="7" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="U249" s="7" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="V249" s="7" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="W249" s="7" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="X249" s="7" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="250" s="1" customFormat="1">
       <c r="B250" s="7" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J250" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L250" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M250" s="7" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="N250" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O250" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P250" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q250" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R250" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S250" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T250" s="7" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="U250" s="7" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="V250" s="7" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="W250" s="7" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="X250" s="7" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="251" s="1" customFormat="1">
       <c r="B251" s="7" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J251" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L251" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M251" s="7" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="N251" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="O251" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="P251" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="Q251" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="R251" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="S251" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="T251" s="7" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="U251" s="7" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="V251" s="7" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="W251" s="7" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="X251" s="7" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="252" s="1" customFormat="1">
       <c r="B252" s="7" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J252" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L252" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M252" s="7" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="N252" s="7" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="O252" s="7" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="P252" s="7" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="Q252" s="7" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="R252" s="7" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="S252" s="7" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="T252" s="7" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="U252" s="7" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="V252" s="7" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="W252" s="7" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="X252" s="7" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="253" s="1" customFormat="1">
       <c r="B253" s="7" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G253" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H253" s="7" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J253" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K253" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L253" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M253" s="7" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="N253" s="7" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="O253" s="7" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="P253" s="7" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="Q253" s="7" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="R253" s="7" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="S253" s="7" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="T253" s="7" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="U253" s="7" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="V253" s="7" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="W253" s="7" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="X253" s="7" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="254" s="1" customFormat="1">
       <c r="B254" s="7" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G254" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J254" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K254" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L254" s="7" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="M254" s="7" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="N254" s="7" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="O254" s="7" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="P254" s="7" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="Q254" s="7" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="R254" s="7" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="S254" s="7" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="T254" s="7" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="U254" s="7" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="V254" s="7" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="W254" s="7" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="X254" s="7" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="255" s="1" customFormat="1">
       <c r="B255" s="7" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="E255" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J255" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L255" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M255" s="7" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="N255" s="7" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="O255" s="7" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="P255" s="7" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="Q255" s="7" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="R255" s="7" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="S255" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T255" s="7" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="U255" s="7" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="V255" s="7" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="W255" s="7" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="X255" s="7" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="256" s="1" customFormat="1">
       <c r="B256" s="7" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G256" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H256" s="7" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J256" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K256" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L256" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M256" s="7" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="N256" s="7" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="O256" s="7" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="P256" s="7" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="Q256" s="7" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="R256" s="7" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="S256" s="7" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="T256" s="7" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="U256" s="7" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="V256" s="7" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="W256" s="7" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="X256" s="7" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="257" s="1" customFormat="1">
       <c r="B257" s="7" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G257" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H257" s="7" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J257" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K257" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L257" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M257" s="7" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="N257" s="7" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="O257" s="7" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="P257" s="7" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="Q257" s="7" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="R257" s="7" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="S257" s="7" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="T257" s="7" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="U257" s="7" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="V257" s="7" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="W257" s="7" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="X257" s="7" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="258" s="1" customFormat="1">
       <c r="B258" s="7" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G258" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H258" s="7" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J258" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K258" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L258" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M258" s="7" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="N258" s="7" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="O258" s="7" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="P258" s="7" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="Q258" s="7" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="R258" s="7" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="S258" s="7" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="T258" s="7" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="U258" s="7" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="V258" s="7" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="W258" s="7" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="X258" s="7" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="259" s="1" customFormat="1">
       <c r="B259" s="7" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="E259" s="7" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G259" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H259" s="7" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J259" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K259" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L259" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M259" s="7" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="N259" s="7" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="O259" s="7" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="P259" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q259" s="7" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="R259" s="7" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="S259" s="7" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="T259" s="7" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="U259" s="7" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="V259" s="7" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="W259" s="7" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="X259" s="7" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="260" s="1" customFormat="1">
       <c r="B260" s="7" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="E260" s="7" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J260" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L260" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M260" s="7" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="N260" s="7" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="O260" s="7" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="P260" s="7" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="Q260" s="7" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="R260" s="7" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="S260" s="7" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="T260" s="7" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="U260" s="7" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="V260" s="7" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="W260" s="7" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="X260" s="7" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="261" s="1" customFormat="1">
       <c r="B261" s="7" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J261" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L261" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M261" s="7" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="N261" s="7" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="O261" s="7" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="P261" s="7" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="Q261" s="7" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="R261" s="7" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="S261" s="7" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="T261" s="7" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="U261" s="7" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="V261" s="7" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="W261" s="7" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="X261" s="7" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="262" s="1" customFormat="1">
       <c r="B262" s="7" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H262" s="7" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J262" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L262" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M262" s="7" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="N262" s="7" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="O262" s="7" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="P262" s="7" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="Q262" s="7" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="R262" s="7" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="S262" s="7" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="T262" s="7" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="U262" s="7" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="V262" s="7" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="W262" s="7" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="X262" s="7" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="263" s="1" customFormat="1">
       <c r="B263" s="7" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G263" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H263" s="7" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J263" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K263" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L263" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M263" s="7" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="N263" s="7" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="O263" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="P263" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="Q263" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="R263" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="S263" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="T263" s="7" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="U263" s="7" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="V263" s="7" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="W263" s="7" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="X263" s="7" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="264" s="1" customFormat="1">
       <c r="B264" s="7" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="E264" s="7" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="F264" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G264" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H264" s="7" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J264" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K264" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L264" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M264" s="7" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="N264" s="7" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="O264" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="P264" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="Q264" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="R264" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="S264" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="T264" s="7" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="U264" s="7" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="V264" s="7" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="W264" s="7" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="X264" s="7" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="265" s="1" customFormat="1">
       <c r="B265" s="7" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F265" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G265" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H265" s="7" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J265" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K265" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L265" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M265" s="7" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="N265" s="7" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="O265" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="P265" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="Q265" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="R265" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="S265" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="T265" s="7" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="U265" s="7" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="V265" s="7" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="W265" s="7" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="X265" s="7" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="266" s="1" customFormat="1">
       <c r="B266" s="7" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G266" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H266" s="7" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="I266" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J266" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K266" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L266" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M266" s="7" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="N266" s="7" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="O266" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="P266" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="Q266" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="R266" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="S266" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="T266" s="7" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="U266" s="7" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="V266" s="7" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="W266" s="7" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="X266" s="7" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="267" s="1" customFormat="1">
       <c r="B267" s="7" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="E267" s="7" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H267" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J267" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L267" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M267" s="7" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="N267" s="7" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="O267" s="7" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="P267" s="7" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="Q267" s="7" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="R267" s="7" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="S267" s="7" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="T267" s="7" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="U267" s="7" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="V267" s="7" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="W267" s="7" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="X267" s="7" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="268" s="1" customFormat="1">
       <c r="B268" s="7" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="E268" s="7" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J268" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L268" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M268" s="7" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="N268" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O268" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="P268" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="Q268" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R268" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S268" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="T268" s="7" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="U268" s="7" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="V268" s="7" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="W268" s="7" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="X268" s="7" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="269" s="1" customFormat="1">
       <c r="B269" s="7" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E269" s="7" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J269" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L269" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M269" s="7" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="N269" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O269" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="P269" s="7" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="Q269" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R269" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S269" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T269" s="7" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="U269" s="7" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="V269" s="7" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="W269" s="7" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="X269" s="7" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="270" s="1" customFormat="1">
       <c r="B270" s="7" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>509</v>
       </c>
       <c r="F270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J270" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L270" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M270" s="7" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="N270" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O270" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="P270" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="Q270" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R270" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S270" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="T270" s="7" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="U270" s="7" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="V270" s="7" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="W270" s="7" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="X270" s="7" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="271" s="1" customFormat="1">
       <c r="B271" s="7" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F271" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G271" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H271" s="7" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J271" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K271" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L271" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M271" s="7" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="N271" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O271" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="P271" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="Q271" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R271" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S271" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="T271" s="7" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="U271" s="7" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="V271" s="7" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="W271" s="7" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="X271" s="7" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="272" s="1" customFormat="1">
       <c r="B272" s="7" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G272" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H272" s="7" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J272" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K272" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L272" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M272" s="7" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="N272" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O272" s="7" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="P272" s="7" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="Q272" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R272" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S272" s="7" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="T272" s="7" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="U272" s="7" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="V272" s="7" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="W272" s="7" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="X272" s="7" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="273" s="1" customFormat="1">
       <c r="B273" s="7" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="E273" s="7" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G273" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H273" s="7" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J273" s="7" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="K273" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L273" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M273" s="7" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="N273" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O273" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="P273" s="7" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="Q273" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R273" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S273" s="7" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="T273" s="7" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="U273" s="7" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="V273" s="7" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="W273" s="7" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="X273" s="7" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="274" s="1" customFormat="1">
       <c r="B274" s="7" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G274" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H274" s="7" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J274" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K274" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L274" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M274" s="7" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="N274" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O274" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="P274" s="7" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="Q274" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R274" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S274" s="7" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="T274" s="7" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="U274" s="7" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="V274" s="7" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="W274" s="7" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="X274" s="7" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="275" s="1" customFormat="1">
       <c r="B275" s="7" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G275" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H275" s="7" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J275" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K275" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L275" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M275" s="7" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="N275" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="O275" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="P275" s="7" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="Q275" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="R275" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="S275" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="T275" s="7" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="U275" s="7" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="V275" s="7" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="W275" s="7" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="X275" s="7" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="276" s="1" customFormat="1">
       <c r="B276" s="7" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="E276" s="7" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G276" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H276" s="7" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J276" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K276" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L276" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M276" s="7" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="N276" s="7" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="O276" s="7" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="P276" s="7" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="Q276" s="7" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="R276" s="7" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="S276" s="7" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="T276" s="7" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="U276" s="7" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="V276" s="7" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="W276" s="7" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="X276" s="7" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="277" s="1" customFormat="1">
       <c r="B277" s="7" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G277" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H277" s="7" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J277" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K277" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L277" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M277" s="7" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="N277" s="7" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="O277" s="7" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="P277" s="7" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="Q277" s="7" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="R277" s="7" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="S277" s="7" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="T277" s="7" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="U277" s="7" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="V277" s="7" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="W277" s="7" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="X277" s="7" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="278" s="1" customFormat="1">
       <c r="B278" s="7" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G278" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H278" s="7" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J278" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K278" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L278" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M278" s="7" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="N278" s="7" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="O278" s="7" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="P278" s="7" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="Q278" s="7" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="R278" s="7" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="S278" s="7" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="T278" s="7" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="U278" s="7" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="V278" s="7" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="W278" s="7" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="X278" s="7" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="279" s="1" customFormat="1">
       <c r="B279" s="7" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="E279" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F279" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G279" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H279" s="7" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J279" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K279" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L279" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M279" s="7" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="N279" s="7" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="O279" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="P279" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="Q279" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="R279" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="S279" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="T279" s="7" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="U279" s="7" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="V279" s="7" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="W279" s="7" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="X279" s="7" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="280" s="1" customFormat="1">
       <c r="B280" s="7" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="E280" s="7" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="F280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J280" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L280" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M280" s="7" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="N280" s="7" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="O280" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="P280" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="Q280" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="R280" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="S280" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="T280" s="7" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="U280" s="7" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="V280" s="7" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="W280" s="7" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="X280" s="7" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="281" s="1" customFormat="1">
       <c r="B281" s="7" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="C281" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="E281" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F281" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G281" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H281" s="7" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J281" s="7" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="K281" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L281" s="7" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="M281" s="7" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="N281" s="7" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="O281" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="P281" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="Q281" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="R281" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="S281" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="T281" s="7" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="U281" s="7" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="V281" s="7" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
       <c r="W281" s="7" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="X281" s="7" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="282" s="1" customFormat="1">
       <c r="B282" s="7" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H282" s="7" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J282" s="7" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="K282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L282" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M282" s="7" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
       <c r="N282" s="7" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="O282" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="P282" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="Q282" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="R282" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="S282" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="T282" s="7" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="U282" s="7" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="V282" s="7" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="W282" s="7" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="X282" s="7" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="283" s="1" customFormat="1">
       <c r="B283" s="7" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G283" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J283" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K283" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L283" s="7" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="M283" s="7" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="N283" s="7" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="O283" s="7" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="P283" s="7" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="Q283" s="7" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="R283" s="7" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="S283" s="7" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="T283" s="7" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="U283" s="7" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="V283" s="7" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="W283" s="7" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="X283" s="7" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="284" s="1" customFormat="1">
       <c r="B284" s="7" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G284" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H284" s="7" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J284" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K284" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L284" s="7" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="M284" s="7" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="N284" s="7" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="O284" s="7" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="P284" s="7" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="Q284" s="7" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="R284" s="7" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="S284" s="7" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="T284" s="7" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="U284" s="7" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="V284" s="7" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="W284" s="7" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="X284" s="7" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="285" s="1" customFormat="1">
       <c r="B285" s="7" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>785</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G285" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H285" s="7" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J285" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K285" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L285" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M285" s="7" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="N285" s="7" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="O285" s="7" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="P285" s="7" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="Q285" s="7" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="R285" s="7" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="S285" s="7" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="T285" s="7" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="U285" s="7" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="V285" s="7" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="W285" s="7" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="X285" s="7" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="286" s="1" customFormat="1">
       <c r="B286" s="7" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G286" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H286" s="7" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J286" s="7" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="K286" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L286" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M286" s="7" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="N286" s="7" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="O286" s="7" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="P286" s="7" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="Q286" s="7" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="R286" s="7" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="S286" s="7" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="T286" s="7" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="U286" s="7" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="V286" s="7" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="W286" s="7" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="X286" s="7" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="287" s="1" customFormat="1">
       <c r="B287" s="7" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J287" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L287" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M287" s="7" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="N287" s="7" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="O287" s="7" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="P287" s="7" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="Q287" s="7" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="R287" s="7" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="S287" s="7" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="T287" s="7" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="U287" s="7" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="V287" s="7" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="W287" s="7" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="X287" s="7" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="288" s="1" customFormat="1">
       <c r="B288" s="7" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G288" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H288" s="7" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J288" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K288" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L288" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M288" s="7" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="N288" s="7" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="O288" s="7" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="P288" s="7" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="Q288" s="7" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="R288" s="7" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="S288" s="7" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="T288" s="7" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
       <c r="U288" s="7" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="V288" s="7" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="W288" s="7" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="X288" s="7" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="289" s="1" customFormat="1">
       <c r="B289" s="7" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J289" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L289" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M289" s="7" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="N289" s="7" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="O289" s="7" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="P289" s="7" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="Q289" s="7" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
       <c r="R289" s="7" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="S289" s="7" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="T289" s="7" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="U289" s="7" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
       <c r="V289" s="7" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="W289" s="7" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="X289" s="7" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="290" s="1" customFormat="1">
       <c r="B290" s="7" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="E290" s="7" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J290" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L290" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M290" s="7" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="N290" s="7" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="O290" s="7" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="P290" s="7" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="Q290" s="7" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="R290" s="7" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="S290" s="7" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="T290" s="7" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="U290" s="7" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="V290" s="7" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="W290" s="7" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="X290" s="7" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="291" s="1" customFormat="1">
       <c r="B291" s="7" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J291" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L291" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M291" s="7" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="N291" s="7" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="O291" s="7" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="P291" s="7" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="Q291" s="7" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="R291" s="7" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="S291" s="7" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="T291" s="7" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="U291" s="7" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="V291" s="7" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="W291" s="7" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="X291" s="7" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="292" s="1" customFormat="1">
       <c r="B292" s="7" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J292" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L292" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M292" s="7" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="N292" s="7" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="O292" s="7" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="P292" s="7" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="Q292" s="7" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="R292" s="7" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="S292" s="7" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="T292" s="7" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="U292" s="7" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="V292" s="7" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="W292" s="7" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="X292" s="7" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="293" s="1" customFormat="1">
       <c r="B293" s="7" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J293" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L293" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M293" s="7" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="N293" s="7" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="O293" s="7" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
       <c r="P293" s="7" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="Q293" s="7" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="R293" s="7" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="S293" s="7" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="T293" s="7" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="U293" s="7" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="V293" s="7" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="W293" s="7" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="X293" s="7" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="294" s="1" customFormat="1">
       <c r="B294" s="7" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>785</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J294" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L294" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M294" s="7" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="N294" s="7" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="O294" s="7" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="P294" s="7" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="Q294" s="7" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="R294" s="7" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="S294" s="7" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="T294" s="7" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="U294" s="7" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="V294" s="7" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="W294" s="7" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="X294" s="7" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="295" s="1" customFormat="1">
       <c r="B295" s="7" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F295" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G295" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H295" s="7" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J295" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K295" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L295" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M295" s="7" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="N295" s="7" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="O295" s="7" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="P295" s="7" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="Q295" s="7" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="R295" s="7" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="S295" s="7" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="T295" s="7" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="U295" s="7" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="V295" s="7" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="W295" s="7" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="X295" s="7" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="296" s="1" customFormat="1">
       <c r="B296" s="7" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="E296" s="7" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J296" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L296" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M296" s="7" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="N296" s="7" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="O296" s="7" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="P296" s="7" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="Q296" s="7" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="R296" s="7" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="S296" s="7" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="T296" s="7" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="U296" s="7" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="V296" s="7" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="W296" s="7" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="X296" s="7" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="297" s="1" customFormat="1">
       <c r="B297" s="7" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H297" s="7" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J297" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K297" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L297" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M297" s="7" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="N297" s="7" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="O297" s="7" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="P297" s="7" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="Q297" s="7" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="R297" s="7" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="S297" s="7" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="T297" s="7" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="U297" s="7" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="V297" s="7" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="W297" s="7" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="X297" s="7" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="298" s="1" customFormat="1">
       <c r="B298" s="7" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J298" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L298" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M298" s="7" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="N298" s="7" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="O298" s="7" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="P298" s="7" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="Q298" s="7" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="R298" s="7" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="S298" s="7" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="T298" s="7" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="U298" s="7" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="V298" s="7" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="W298" s="7" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="X298" s="7" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="299" s="1" customFormat="1">
       <c r="B299" s="7" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="E299" s="7" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G299" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H299" s="7" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J299" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K299" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L299" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M299" s="7" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="N299" s="7" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="O299" s="7" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="P299" s="7" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="Q299" s="7" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="R299" s="7" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="S299" s="7" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="T299" s="7" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="U299" s="7" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="V299" s="7" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="W299" s="7" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="X299" s="7" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="300" s="1" customFormat="1">
       <c r="B300" s="7" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G300" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H300" s="7" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="I300" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J300" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K300" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L300" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M300" s="7" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="N300" s="7" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="O300" s="7" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="P300" s="7" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="Q300" s="7" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="R300" s="7" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="S300" s="7" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="T300" s="7" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="U300" s="7" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="V300" s="7" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="W300" s="7" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="X300" s="7" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="301" s="1" customFormat="1">
       <c r="B301" s="7" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="E301" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H301" s="7" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="I301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J301" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L301" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M301" s="7" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="N301" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O301" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P301" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q301" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R301" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S301" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T301" s="7" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="U301" s="7" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="V301" s="7" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="W301" s="7" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="X301" s="7" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="302" s="1" customFormat="1">
       <c r="B302" s="7" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>434</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G302" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J302" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K302" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L302" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M302" s="7" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="N302" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O302" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P302" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q302" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R302" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S302" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T302" s="7" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="U302" s="7" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="V302" s="7" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="W302" s="7" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="X302" s="7" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="303" s="1" customFormat="1">
       <c r="B303" s="7" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G303" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I303" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J303" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K303" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L303" s="7" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="M303" s="7" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="N303" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O303" s="7" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="P303" s="7" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="Q303" s="7" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="R303" s="7" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="S303" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T303" s="7" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="U303" s="7" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="V303" s="7" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="W303" s="7" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="X303" s="7" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="304" s="1" customFormat="1">
       <c r="B304" s="7" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G304" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I304" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J304" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K304" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L304" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M304" s="7" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="N304" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O304" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P304" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q304" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R304" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S304" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T304" s="7" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="U304" s="7" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="V304" s="7" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="W304" s="7" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="X304" s="7" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="305" s="1" customFormat="1">
       <c r="B305" s="7" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G305" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I305" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J305" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K305" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L305" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M305" s="7" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
       <c r="N305" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O305" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P305" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q305" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R305" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S305" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T305" s="7" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="U305" s="7" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="V305" s="7" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="W305" s="7" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="X305" s="7" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="306" s="1" customFormat="1">
       <c r="B306" s="7" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G306" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J306" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K306" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L306" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M306" s="7" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="N306" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O306" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P306" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q306" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R306" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S306" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T306" s="7" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="U306" s="7" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="V306" s="7" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="W306" s="7" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="X306" s="7" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="307" s="1" customFormat="1">
       <c r="B307" s="7" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G307" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I307" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J307" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K307" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L307" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M307" s="7" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="N307" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O307" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P307" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q307" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R307" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S307" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T307" s="7" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="U307" s="7" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="V307" s="7" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="W307" s="7" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="X307" s="7" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="308" s="1" customFormat="1">
       <c r="B308" s="7" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G308" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J308" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K308" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L308" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M308" s="7" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="N308" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O308" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P308" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q308" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R308" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S308" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T308" s="7" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="U308" s="7" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="V308" s="7" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="W308" s="7" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="X308" s="7" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="309" s="1" customFormat="1">
       <c r="B309" s="7" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F309" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G309" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H309" s="7" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J309" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K309" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L309" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M309" s="7" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="N309" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O309" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P309" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q309" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R309" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S309" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T309" s="7" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="U309" s="7" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="V309" s="7" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="W309" s="7" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="X309" s="7" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="310" s="1" customFormat="1">
       <c r="B310" s="7" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>146</v>
       </c>
       <c r="F310" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G310" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I310" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J310" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K310" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L310" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M310" s="7" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="N310" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O310" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P310" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q310" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R310" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S310" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T310" s="7" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
       <c r="U310" s="7" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="V310" s="7" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="W310" s="7" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="X310" s="7" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="311" s="1" customFormat="1">
       <c r="B311" s="7" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F311" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G311" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I311" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J311" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K311" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L311" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M311" s="7" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="N311" s="7" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="O311" s="7" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="P311" s="7" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="Q311" s="7" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="R311" s="7" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="S311" s="7" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="T311" s="7" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="U311" s="7" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="V311" s="7" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="W311" s="7" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="X311" s="7" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="312" s="1" customFormat="1">
       <c r="B312" s="7" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G312" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H312" s="7" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J312" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K312" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L312" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M312" s="7" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="N312" s="7" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="O312" s="7" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="P312" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q312" s="7" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="R312" s="7" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="S312" s="7" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="T312" s="7" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
       <c r="U312" s="7" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
       <c r="V312" s="7" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="W312" s="7" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="X312" s="7" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="313" s="1" customFormat="1">
       <c r="B313" s="7" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G313" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H313" s="7" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="I313" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J313" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K313" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L313" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M313" s="7" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="N313" s="7" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="O313" s="7" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="P313" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q313" s="7" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="R313" s="7" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="S313" s="7" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="T313" s="7" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="U313" s="7" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="V313" s="7" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="W313" s="7" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="X313" s="7" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="314" s="1" customFormat="1">
       <c r="B314" s="7" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G314" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H314" s="7" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J314" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K314" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L314" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M314" s="7" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="N314" s="7" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="O314" s="7" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="P314" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q314" s="7" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="R314" s="7" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="S314" s="7" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="T314" s="7" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="U314" s="7" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="V314" s="7" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="W314" s="7" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="X314" s="7" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="315" s="1" customFormat="1">
       <c r="B315" s="7" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J315" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L315" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M315" s="7" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="N315" s="7" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="O315" s="7" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="P315" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q315" s="7" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="R315" s="7" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="S315" s="7" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="T315" s="7" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="U315" s="7" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="V315" s="7" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
       <c r="W315" s="7" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="X315" s="7" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="316" s="1" customFormat="1">
       <c r="B316" s="7" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F316" s="7" t="s">
         <v>344</v>
       </c>
       <c r="G316" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J316" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K316" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L316" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M316" s="7" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="N316" s="7" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="O316" s="7" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="P316" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q316" s="7" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="R316" s="7" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="S316" s="7" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="T316" s="7" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="U316" s="7" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="V316" s="7" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
       <c r="W316" s="7" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="X316" s="7" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="317" s="1" customFormat="1">
       <c r="B317" s="7" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>344</v>
       </c>
       <c r="G317" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H317" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J317" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K317" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L317" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M317" s="7" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="N317" s="7" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="O317" s="7" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="P317" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q317" s="7" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="R317" s="7" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="S317" s="7" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="T317" s="7" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="U317" s="7" t="s">
+        <v>3150</v>
+      </c>
+      <c r="V317" s="7" t="s">
+        <v>3151</v>
+      </c>
+      <c r="W317" s="7" t="s">
+        <v>3152</v>
+      </c>
+      <c r="X317" s="7" t="s">
         <v>3149</v>
-      </c>
-[...7 lines deleted...]
-        <v>3148</v>
       </c>
     </row>
     <row r="318" s="1" customFormat="1">
       <c r="B318" s="7" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G318" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H318" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I318" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J318" s="7" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="K318" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L318" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M318" s="7" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
       <c r="N318" s="7" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="O318" s="7" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="P318" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q318" s="7" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="R318" s="7" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="S318" s="7" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="T318" s="7" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
       <c r="U318" s="7" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
       <c r="V318" s="7" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="W318" s="7" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="X318" s="7" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="319" s="1" customFormat="1">
       <c r="B319" s="7" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>326</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G319" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H319" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I319" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J319" s="7" t="s">
         <v>561</v>
       </c>
       <c r="K319" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L319" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M319" s="7" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="N319" s="7" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="O319" s="7" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="P319" s="7" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="Q319" s="7" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="R319" s="7" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="S319" s="7" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="T319" s="7" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="U319" s="7" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
       <c r="V319" s="7" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="W319" s="7" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="X319" s="7" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="320" s="1" customFormat="1">
       <c r="B320" s="7" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E320" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G320" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H320" s="7" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="I320" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J320" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K320" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L320" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M320" s="7" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="N320" s="7" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="O320" s="7" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="P320" s="7" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="Q320" s="7" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="R320" s="7" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="S320" s="7" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="T320" s="7" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="U320" s="7" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="V320" s="7" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="W320" s="7" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="X320" s="7" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="321" s="1" customFormat="1">
       <c r="B321" s="7" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F321" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G321" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H321" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J321" s="7" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="K321" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L321" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M321" s="7" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="N321" s="7" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="O321" s="7" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="P321" s="7" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="Q321" s="7" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="R321" s="7" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="S321" s="7" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="T321" s="7" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="U321" s="7" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
       <c r="V321" s="7" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="W321" s="7" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="X321" s="7" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="322" s="1" customFormat="1">
       <c r="B322" s="7" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F322" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G322" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H322" s="7" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J322" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K322" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L322" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M322" s="7" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="N322" s="7" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="O322" s="7" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="P322" s="7" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="Q322" s="7" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="R322" s="7" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="S322" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T322" s="7" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="U322" s="7" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="V322" s="7" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="W322" s="7" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="X322" s="7" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="323" s="1" customFormat="1">
       <c r="B323" s="7" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F323" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G323" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H323" s="7" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="I323" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J323" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K323" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L323" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M323" s="7" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="N323" s="7" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="O323" s="7" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="P323" s="7" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="Q323" s="7" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="R323" s="7" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="S323" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T323" s="7" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="U323" s="7" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="V323" s="7" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
       <c r="W323" s="7" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="X323" s="7" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="324" s="1" customFormat="1">
       <c r="B324" s="7" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H324" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J324" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L324" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M324" s="7" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="N324" s="7" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="O324" s="7" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="P324" s="7" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="Q324" s="7" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="R324" s="7" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="S324" s="7" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="T324" s="7" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="U324" s="7" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="V324" s="7" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="W324" s="7" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="X324" s="7" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="325" s="1" customFormat="1">
       <c r="B325" s="7" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>434</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H325" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J325" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L325" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M325" s="7" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="N325" s="7" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="O325" s="7" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="P325" s="7" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="Q325" s="7" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="R325" s="7" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="S325" s="7" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="T325" s="7" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="U325" s="7" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="V325" s="7" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="W325" s="7" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="X325" s="7" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="326" s="1" customFormat="1">
       <c r="B326" s="7" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H326" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J326" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L326" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M326" s="7" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="N326" s="7" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="O326" s="7" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="P326" s="7" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="Q326" s="7" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="R326" s="7" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="S326" s="7" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="T326" s="7" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="U326" s="7" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="V326" s="7" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="W326" s="7" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="X326" s="7" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="327" s="1" customFormat="1">
       <c r="B327" s="7" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G327" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H327" s="7" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="I327" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J327" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K327" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L327" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M327" s="7" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="N327" s="7" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="O327" s="7" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="P327" s="7" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="Q327" s="7" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="R327" s="7" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="S327" s="7" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="T327" s="7" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="U327" s="7" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="V327" s="7" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="W327" s="7" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="X327" s="7" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="328" s="1" customFormat="1">
       <c r="B328" s="7" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H328" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J328" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L328" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M328" s="7" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="N328" s="7" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="O328" s="7" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="P328" s="7" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="Q328" s="7" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="R328" s="7" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="S328" s="7" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="T328" s="7" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="U328" s="7" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="V328" s="7" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="W328" s="7" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="X328" s="7" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="329" s="1" customFormat="1">
       <c r="B329" s="7" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="E329" s="7" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="F329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H329" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J329" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L329" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M329" s="7" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="N329" s="7" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="O329" s="7" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="P329" s="7" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="Q329" s="7" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="R329" s="7" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="S329" s="7" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="T329" s="7" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="U329" s="7" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="V329" s="7" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="W329" s="7" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="X329" s="7" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="330" s="1" customFormat="1">
       <c r="B330" s="7" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>896</v>
       </c>
       <c r="E330" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F330" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G330" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H330" s="7" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J330" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K330" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L330" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M330" s="7" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="N330" s="7" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="O330" s="7" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="P330" s="7" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="Q330" s="7" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="R330" s="7" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="S330" s="7" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="T330" s="7" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="U330" s="7" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="V330" s="7" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="W330" s="7" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="X330" s="7" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="331" s="1" customFormat="1">
       <c r="B331" s="7" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="E331" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F331" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G331" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H331" s="7" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="I331" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J331" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K331" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L331" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M331" s="7" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="N331" s="7" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="O331" s="7" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="P331" s="7" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="Q331" s="7" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="R331" s="7" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="S331" s="7" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="T331" s="7" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="U331" s="7" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="V331" s="7" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="W331" s="7" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="X331" s="7" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="332" s="1" customFormat="1">
       <c r="B332" s="7" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F332" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G332" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H332" s="7" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J332" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K332" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L332" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M332" s="7" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="N332" s="7" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="O332" s="7" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="P332" s="7" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="Q332" s="7" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="R332" s="7" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="S332" s="7" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="T332" s="7" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="U332" s="7" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="V332" s="7" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="W332" s="7" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="X332" s="7" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="333" s="1" customFormat="1">
       <c r="B333" s="7" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F333" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G333" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H333" s="7" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="I333" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J333" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K333" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L333" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M333" s="7" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="N333" s="7" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O333" s="7" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="P333" s="7" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="Q333" s="7" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="R333" s="7" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="S333" s="7" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="T333" s="7" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="U333" s="7" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="V333" s="7" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="W333" s="7" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="X333" s="7" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="334" s="1" customFormat="1">
       <c r="B334" s="7" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="E334" s="7" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="F334" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G334" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H334" s="7" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="I334" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J334" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K334" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L334" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M334" s="7" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="N334" s="7" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O334" s="7" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="P334" s="7" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="Q334" s="7" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="R334" s="7" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="S334" s="7" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="T334" s="7" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="U334" s="7" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="V334" s="7" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="W334" s="7" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="X334" s="7" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="335" s="1" customFormat="1">
       <c r="B335" s="7" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F335" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G335" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H335" s="7" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J335" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K335" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L335" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M335" s="7" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="N335" s="7" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O335" s="7" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="P335" s="7" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="Q335" s="7" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="R335" s="7" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="S335" s="7" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="T335" s="7" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="U335" s="7" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="V335" s="7" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="W335" s="7" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="X335" s="7" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="336" s="1" customFormat="1">
       <c r="B336" s="7" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H336" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J336" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L336" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M336" s="7" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="N336" s="7" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O336" s="7" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="P336" s="7" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="Q336" s="7" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="R336" s="7" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="S336" s="7" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="T336" s="7" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="U336" s="7" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="V336" s="7" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="W336" s="7" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="X336" s="7" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="337" s="1" customFormat="1">
       <c r="B337" s="7" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G337" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H337" s="7" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J337" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K337" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L337" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M337" s="7" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="N337" s="7" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O337" s="7" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="P337" s="7" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="Q337" s="7" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="R337" s="7" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="S337" s="7" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="T337" s="7" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="U337" s="7" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="V337" s="7" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="W337" s="7" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="X337" s="7" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="338" s="1" customFormat="1">
       <c r="B338" s="7" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H338" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J338" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L338" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M338" s="7" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="N338" s="7" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O338" s="7" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="P338" s="7" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="Q338" s="7" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="R338" s="7" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="S338" s="7" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="T338" s="7" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="U338" s="7" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="V338" s="7" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="W338" s="7" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="X338" s="7" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="339" s="1" customFormat="1">
       <c r="B339" s="7" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F339" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G339" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H339" s="7" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="I339" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J339" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K339" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L339" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M339" s="7" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="N339" s="7" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O339" s="7" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="P339" s="7" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="Q339" s="7" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="R339" s="7" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="S339" s="7" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="T339" s="7" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="U339" s="7" t="s">
+        <v>3355</v>
+      </c>
+      <c r="V339" s="7" t="s">
+        <v>3356</v>
+      </c>
+      <c r="W339" s="7" t="s">
+        <v>3357</v>
+      </c>
+      <c r="X339" s="7" t="s">
         <v>3354</v>
-      </c>
-[...7 lines deleted...]
-        <v>3353</v>
       </c>
     </row>
     <row r="340" s="1" customFormat="1">
       <c r="B340" s="7" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G340" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>617</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J340" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K340" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L340" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M340" s="7" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="N340" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O340" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="P340" s="7" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="Q340" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R340" s="7" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="S340" s="7" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="T340" s="7" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="U340" s="7" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="V340" s="7" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="W340" s="7" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="X340" s="7" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="341" s="1" customFormat="1">
       <c r="B341" s="7" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G341" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H341" s="7" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J341" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K341" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L341" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M341" s="7" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="N341" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O341" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P341" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q341" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R341" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S341" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T341" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="U341" s="7" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="V341" s="7" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="W341" s="7" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="X341" s="7" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="342" s="1" customFormat="1">
       <c r="B342" s="7" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="E342" s="7" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G342" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H342" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J342" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K342" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L342" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M342" s="7" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="N342" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O342" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P342" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q342" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R342" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S342" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T342" s="7" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="U342" s="7" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="V342" s="7" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="W342" s="7" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="X342" s="7" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="343" s="1" customFormat="1">
       <c r="B343" s="7" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="F343" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G343" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H343" s="7" t="s">
         <v>477</v>
       </c>
       <c r="I343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J343" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L343" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M343" s="7" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="N343" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O343" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P343" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R343" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S343" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T343" s="7" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="U343" s="7" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="V343" s="7" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="W343" s="7" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="X343" s="7" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="344" s="1" customFormat="1">
       <c r="B344" s="7" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>86</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G344" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H344" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J344" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L344" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M344" s="7" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="N344" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O344" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P344" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R344" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S344" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T344" s="7" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="U344" s="7" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="V344" s="7" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="W344" s="7" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="X344" s="7" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="345" s="1" customFormat="1">
       <c r="B345" s="7" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G345" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H345" s="7" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="I345" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J345" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K345" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L345" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M345" s="7" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="N345" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O345" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P345" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q345" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R345" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S345" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T345" s="7" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="U345" s="7" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="V345" s="7" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="W345" s="7" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="X345" s="7" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="346" s="1" customFormat="1">
       <c r="B346" s="7" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>887</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G346" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H346" s="7" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J346" s="7" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="K346" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L346" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M346" s="7" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="N346" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O346" s="7" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="P346" s="7" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="Q346" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R346" s="7" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="S346" s="7" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="T346" s="7" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="U346" s="7" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="V346" s="7" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="W346" s="7" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="X346" s="7" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="347" s="1" customFormat="1">
       <c r="B347" s="7" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="E347" s="7" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="F347" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G347" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H347" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J347" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L347" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M347" s="7" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="N347" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O347" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P347" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R347" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S347" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T347" s="7" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="U347" s="7" t="s">
+        <v>3435</v>
+      </c>
+      <c r="V347" s="7" t="s">
+        <v>3436</v>
+      </c>
+      <c r="W347" s="7" t="s">
+        <v>3437</v>
+      </c>
+      <c r="X347" s="7" t="s">
         <v>3434</v>
-      </c>
-[...7 lines deleted...]
-        <v>3433</v>
       </c>
     </row>
     <row r="348" s="1" customFormat="1">
       <c r="B348" s="7" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G348" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H348" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I348" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J348" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K348" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L348" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M348" s="7" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="N348" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O348" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P348" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q348" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R348" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S348" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T348" s="7" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="U348" s="7" t="s">
+        <v>3442</v>
+      </c>
+      <c r="V348" s="7" t="s">
+        <v>3443</v>
+      </c>
+      <c r="W348" s="7" t="s">
+        <v>3444</v>
+      </c>
+      <c r="X348" s="7" t="s">
         <v>3441</v>
-      </c>
-[...7 lines deleted...]
-        <v>3440</v>
       </c>
     </row>
     <row r="349" s="1" customFormat="1">
       <c r="B349" s="7" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>785</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G349" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H349" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J349" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K349" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L349" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M349" s="7" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
       <c r="N349" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O349" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P349" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q349" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R349" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S349" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T349" s="7" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="U349" s="7" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="V349" s="7" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="W349" s="7" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="X349" s="7" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="350" s="1" customFormat="1">
       <c r="B350" s="7" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G350" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H350" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I350" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J350" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K350" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L350" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M350" s="7" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="N350" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O350" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P350" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q350" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R350" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S350" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T350" s="7" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="U350" s="7" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="V350" s="7" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="W350" s="7" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
       <c r="X350" s="7" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="351" s="1" customFormat="1">
       <c r="B351" s="7" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F351" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G351" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H351" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I351" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J351" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K351" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L351" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M351" s="7" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="N351" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O351" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P351" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q351" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R351" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S351" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T351" s="7" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="U351" s="7" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
       <c r="V351" s="7" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="W351" s="7" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="X351" s="7" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="352" s="1" customFormat="1">
       <c r="B352" s="7" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="E352" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F352" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G352" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H352" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I352" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J352" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K352" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L352" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M352" s="7" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
       <c r="N352" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O352" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P352" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q352" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R352" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S352" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T352" s="7" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="U352" s="7" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="V352" s="7" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="W352" s="7" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="X352" s="7" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="353" s="1" customFormat="1">
       <c r="B353" s="7" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G353" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H353" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I353" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J353" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K353" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L353" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M353" s="7" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="N353" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O353" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P353" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q353" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R353" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S353" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T353" s="7" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="U353" s="7" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="V353" s="7" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="W353" s="7" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="X353" s="7" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="354" s="1" customFormat="1">
       <c r="B354" s="7" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F354" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G354" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H354" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I354" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J354" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K354" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L354" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M354" s="7" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="N354" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O354" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P354" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q354" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R354" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S354" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T354" s="7" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="U354" s="7" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="V354" s="7" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="W354" s="7" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="X354" s="7" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="355" s="1" customFormat="1">
       <c r="B355" s="7" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F355" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G355" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H355" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I355" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J355" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K355" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L355" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M355" s="7" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="N355" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O355" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P355" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q355" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R355" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S355" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T355" s="7" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="U355" s="7" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
       <c r="V355" s="7" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="W355" s="7" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="X355" s="7" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="356" s="1" customFormat="1">
       <c r="B356" s="7" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F356" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G356" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H356" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I356" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J356" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K356" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L356" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M356" s="7" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="N356" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O356" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P356" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q356" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R356" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S356" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T356" s="7" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="U356" s="7" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="V356" s="7" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="W356" s="7" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="X356" s="7" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="357" s="1" customFormat="1">
       <c r="B357" s="7" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="E357" s="7" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="F357" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G357" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H357" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I357" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J357" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K357" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L357" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M357" s="7" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="N357" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O357" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P357" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q357" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R357" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S357" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T357" s="7" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="U357" s="7" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="V357" s="7" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="W357" s="7" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="X357" s="7" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="358" s="1" customFormat="1">
       <c r="B358" s="7" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F358" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G358" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H358" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I358" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J358" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K358" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L358" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M358" s="7" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="N358" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O358" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P358" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q358" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R358" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S358" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T358" s="7" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="U358" s="7" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="V358" s="7" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="W358" s="7" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="X358" s="7" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="359" s="1" customFormat="1">
       <c r="B359" s="7" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="E359" s="7" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G359" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H359" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I359" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J359" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K359" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L359" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M359" s="7" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
       <c r="N359" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O359" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P359" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q359" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R359" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S359" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T359" s="7" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="U359" s="7" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="V359" s="7" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="W359" s="7" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="X359" s="7" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="360" s="1" customFormat="1">
       <c r="B360" s="7" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F360" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G360" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H360" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I360" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J360" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K360" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L360" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M360" s="7" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="N360" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O360" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P360" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q360" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R360" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S360" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T360" s="7" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="U360" s="7" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="V360" s="7" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
       <c r="W360" s="7" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="X360" s="7" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="361" s="1" customFormat="1">
       <c r="B361" s="7" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F361" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G361" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H361" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I361" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J361" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K361" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L361" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M361" s="7" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="N361" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O361" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P361" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q361" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R361" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S361" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T361" s="7" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
       <c r="U361" s="7" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="V361" s="7" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
       <c r="W361" s="7" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="X361" s="7" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="362" s="1" customFormat="1">
       <c r="B362" s="7" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F362" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G362" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H362" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I362" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J362" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K362" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L362" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M362" s="7" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="N362" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O362" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P362" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q362" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R362" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S362" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T362" s="7" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="U362" s="7" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="V362" s="7" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="W362" s="7" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="X362" s="7" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="363" s="1" customFormat="1">
       <c r="B363" s="7" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>186</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G363" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H363" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I363" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J363" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K363" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L363" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M363" s="7" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="N363" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="O363" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="P363" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="Q363" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R363" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="S363" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="T363" s="7" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="U363" s="7" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="V363" s="7" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="W363" s="7" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="X363" s="7" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="364" s="1" customFormat="1">
       <c r="B364" s="7" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G364" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H364" s="7" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
       <c r="I364" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J364" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K364" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L364" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M364" s="7" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="N364" s="7" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="O364" s="7" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="P364" s="7" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="Q364" s="7" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="R364" s="7" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="S364" s="7" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="T364" s="7" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="U364" s="7" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="V364" s="7" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="W364" s="7" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
       <c r="X364" s="7" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="365" s="1" customFormat="1">
       <c r="B365" s="7" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="E365" s="7" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J365" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L365" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M365" s="7" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="N365" s="7" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="O365" s="7" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="P365" s="7" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="Q365" s="7" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="R365" s="7" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="S365" s="7" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="T365" s="7" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="U365" s="7" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="V365" s="7" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="W365" s="7" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="X365" s="7" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="366" s="1" customFormat="1">
       <c r="B366" s="7" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J366" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L366" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M366" s="7" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="N366" s="7" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="O366" s="7" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="P366" s="7" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="Q366" s="7" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="R366" s="7" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="S366" s="7" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="T366" s="7" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
       <c r="U366" s="7" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="V366" s="7" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="W366" s="7" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="X366" s="7" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="367" s="1" customFormat="1">
       <c r="B367" s="7" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F367" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G367" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I367" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J367" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K367" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L367" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M367" s="7" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
       <c r="N367" s="7" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="O367" s="7" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="P367" s="7" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="Q367" s="7" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="R367" s="7" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="S367" s="7" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="T367" s="7" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="U367" s="7" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="V367" s="7" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="W367" s="7" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="X367" s="7" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="368" s="1" customFormat="1">
       <c r="B368" s="7" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
       <c r="E368" s="7" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="F368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J368" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L368" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M368" s="7" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="N368" s="7" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="O368" s="7" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="P368" s="7" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="Q368" s="7" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="R368" s="7" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="S368" s="7" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="T368" s="7" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
       <c r="U368" s="7" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
       <c r="V368" s="7" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
       <c r="W368" s="7" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="X368" s="7" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="369" s="1" customFormat="1">
       <c r="B369" s="7" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="E369" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G369" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H369" s="7" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="I369" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J369" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K369" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L369" s="7" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
       <c r="M369" s="7" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="N369" s="7" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="O369" s="7" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="P369" s="7" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="Q369" s="7" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="R369" s="7" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="S369" s="7" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="T369" s="7" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
       <c r="U369" s="7" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="V369" s="7" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="W369" s="7" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="X369" s="7" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="370" s="1" customFormat="1">
       <c r="B370" s="7" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
       <c r="E370" s="7" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G370" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H370" s="7" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="I370" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J370" s="7" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="K370" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L370" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M370" s="7" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="N370" s="7" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="O370" s="7" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="P370" s="7" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="Q370" s="7" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="R370" s="7" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
       <c r="S370" s="7" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="T370" s="7" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
       <c r="U370" s="7" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="V370" s="7" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="W370" s="7" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="X370" s="7" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="371" s="1" customFormat="1">
       <c r="B371" s="7" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F371" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G371" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H371" s="7" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="I371" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J371" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K371" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L371" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M371" s="7" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
       <c r="N371" s="7" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="O371" s="7" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="P371" s="7" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="Q371" s="7" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="R371" s="7" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
       <c r="S371" s="7" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="T371" s="7" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="U371" s="7" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="V371" s="7" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="W371" s="7" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="X371" s="7" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="372" s="1" customFormat="1">
       <c r="B372" s="7" t="s">
-        <v>3642</v>
+        <v>3643</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>3643</v>
+        <v>3644</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>509</v>
       </c>
       <c r="F372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H372" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J372" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L372" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M372" s="7" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
       <c r="N372" s="7" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
       <c r="O372" s="7" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
       <c r="P372" s="7" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="Q372" s="7" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
       <c r="R372" s="7" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
       <c r="S372" s="7" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="T372" s="7" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="U372" s="7" t="s">
+        <v>3653</v>
+      </c>
+      <c r="V372" s="7" t="s">
+        <v>3654</v>
+      </c>
+      <c r="W372" s="7" t="s">
+        <v>3655</v>
+      </c>
+      <c r="X372" s="7" t="s">
         <v>3652</v>
-      </c>
-[...7 lines deleted...]
-        <v>3651</v>
       </c>
     </row>
     <row r="373" s="1" customFormat="1">
       <c r="B373" s="7" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G373" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H373" s="7" t="s">
-        <v>3657</v>
+        <v>3658</v>
       </c>
       <c r="I373" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J373" s="7" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="K373" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L373" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M373" s="7" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="N373" s="7" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="O373" s="7" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="P373" s="7" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="Q373" s="7" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
       <c r="R373" s="7" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="S373" s="7" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="T373" s="7" t="s">
-        <v>3666</v>
+        <v>3667</v>
       </c>
       <c r="U373" s="7" t="s">
-        <v>3667</v>
+        <v>3668</v>
       </c>
       <c r="V373" s="7" t="s">
-        <v>3668</v>
+        <v>3669</v>
       </c>
       <c r="W373" s="7" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="X373" s="7" t="s">
-        <v>3670</v>
+        <v>3671</v>
       </c>
     </row>
     <row r="374" s="1" customFormat="1">
       <c r="B374" s="7" t="s">
-        <v>3671</v>
+        <v>3672</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>3672</v>
+        <v>3673</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G374" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H374" s="7" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="I374" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J374" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K374" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L374" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M374" s="7" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="N374" s="7" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="O374" s="7" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="P374" s="7" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="Q374" s="7" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
       <c r="R374" s="7" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="S374" s="7" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="T374" s="7" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="U374" s="7" t="s">
-        <v>3676</v>
+        <v>3677</v>
       </c>
       <c r="V374" s="7" t="s">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="W374" s="7" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
       <c r="X374" s="7" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="375" s="1" customFormat="1">
       <c r="B375" s="7" t="s">
-        <v>3680</v>
+        <v>3681</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="E375" s="7" t="s">
-        <v>3681</v>
+        <v>3682</v>
       </c>
       <c r="F375" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G375" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H375" s="7" t="s">
-        <v>3682</v>
+        <v>3683</v>
       </c>
       <c r="I375" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J375" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K375" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L375" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M375" s="7" t="s">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="N375" s="7" t="s">
-        <v>3684</v>
+        <v>3685</v>
       </c>
       <c r="O375" s="7" t="s">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="P375" s="7" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="Q375" s="7" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="R375" s="7" t="s">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="S375" s="7" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="T375" s="7" t="s">
-        <v>3690</v>
+        <v>3691</v>
       </c>
       <c r="U375" s="7" t="s">
+        <v>3692</v>
+      </c>
+      <c r="V375" s="7" t="s">
+        <v>3693</v>
+      </c>
+      <c r="W375" s="7" t="s">
+        <v>3694</v>
+      </c>
+      <c r="X375" s="7" t="s">
         <v>3691</v>
-      </c>
-[...7 lines deleted...]
-        <v>3690</v>
       </c>
     </row>
     <row r="376" s="1" customFormat="1">
       <c r="B376" s="7" t="s">
-        <v>3694</v>
+        <v>3695</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F376" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G376" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H376" s="7" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J376" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K376" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L376" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M376" s="7" t="s">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="N376" s="7" t="s">
-        <v>3684</v>
+        <v>3685</v>
       </c>
       <c r="O376" s="7" t="s">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="P376" s="7" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="Q376" s="7" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="R376" s="7" t="s">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="S376" s="7" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="T376" s="7" t="s">
-        <v>3698</v>
+        <v>3699</v>
       </c>
       <c r="U376" s="7" t="s">
+        <v>3692</v>
+      </c>
+      <c r="V376" s="7" t="s">
+        <v>3693</v>
+      </c>
+      <c r="W376" s="7" t="s">
+        <v>3694</v>
+      </c>
+      <c r="X376" s="7" t="s">
         <v>3691</v>
-      </c>
-[...7 lines deleted...]
-        <v>3690</v>
       </c>
     </row>
     <row r="377" s="1" customFormat="1">
       <c r="B377" s="7" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H377" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J377" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L377" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M377" s="7" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="N377" s="7" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="O377" s="7" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="P377" s="7" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="Q377" s="7" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="R377" s="7" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="S377" s="7" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="T377" s="7" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="U377" s="7" t="s">
-        <v>3709</v>
+        <v>3710</v>
       </c>
       <c r="V377" s="7" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="W377" s="7" t="s">
-        <v>3711</v>
+        <v>3712</v>
       </c>
       <c r="X377" s="7" t="s">
-        <v>3712</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="378" s="1" customFormat="1">
       <c r="B378" s="7" t="s">
-        <v>3713</v>
+        <v>3714</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>926</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F378" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G378" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H378" s="7" t="s">
-        <v>3714</v>
+        <v>3715</v>
       </c>
       <c r="I378" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J378" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K378" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L378" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M378" s="7" t="s">
-        <v>3715</v>
+        <v>3716</v>
       </c>
       <c r="N378" s="7" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="O378" s="7" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="P378" s="7" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="Q378" s="7" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="R378" s="7" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="S378" s="7" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="T378" s="7" t="s">
-        <v>3716</v>
+        <v>3717</v>
       </c>
       <c r="U378" s="7" t="s">
-        <v>3709</v>
+        <v>3710</v>
       </c>
       <c r="V378" s="7" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="W378" s="7" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
       <c r="X378" s="7" t="s">
-        <v>3718</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="379" s="1" customFormat="1">
       <c r="B379" s="7" t="s">
-        <v>3719</v>
+        <v>3720</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>3720</v>
+        <v>3721</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H379" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J379" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L379" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M379" s="7" t="s">
-        <v>3721</v>
+        <v>3722</v>
       </c>
       <c r="N379" s="7" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="O379" s="7" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="P379" s="7" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="Q379" s="7" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="R379" s="7" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="S379" s="7" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="T379" s="7" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="U379" s="7" t="s">
-        <v>3723</v>
+        <v>3724</v>
       </c>
       <c r="V379" s="7" t="s">
-        <v>3724</v>
+        <v>3725</v>
       </c>
       <c r="W379" s="7" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="X379" s="7" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="380" s="1" customFormat="1">
       <c r="B380" s="7" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
       <c r="E380" s="7" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H380" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J380" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L380" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M380" s="7" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="N380" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O380" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="P380" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q380" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R380" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S380" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T380" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="U380" s="7" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="V380" s="7" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="W380" s="7" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="X380" s="7" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="381" s="1" customFormat="1">
       <c r="B381" s="7" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E381" s="7" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H381" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J381" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L381" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M381" s="7" t="s">
-        <v>3744</v>
+        <v>3745</v>
       </c>
       <c r="N381" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O381" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="P381" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q381" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R381" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S381" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T381" s="7" t="s">
-        <v>3745</v>
+        <v>3746</v>
       </c>
       <c r="U381" s="7" t="s">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="V381" s="7" t="s">
-        <v>3747</v>
+        <v>3748</v>
       </c>
       <c r="W381" s="7" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
       <c r="X381" s="7" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="382" s="1" customFormat="1">
       <c r="B382" s="7" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H382" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J382" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L382" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M382" s="7" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="N382" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O382" s="7" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="P382" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q382" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R382" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S382" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T382" s="7" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="U382" s="7" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="V382" s="7" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
       <c r="W382" s="7" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
       <c r="X382" s="7" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="383" s="1" customFormat="1">
       <c r="B383" s="7" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H383" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J383" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L383" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M383" s="7" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="N383" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O383" s="7" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="P383" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q383" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R383" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S383" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T383" s="7" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
       <c r="U383" s="7" t="s">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="V383" s="7" t="s">
-        <v>3763</v>
+        <v>3764</v>
       </c>
       <c r="W383" s="7" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="X383" s="7" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="384" s="1" customFormat="1">
       <c r="B384" s="7" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G384" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H384" s="7" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="I384" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J384" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K384" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L384" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M384" s="7" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="N384" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O384" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="P384" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q384" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R384" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S384" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T384" s="7" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
       <c r="U384" s="7" t="s">
-        <v>3770</v>
+        <v>3771</v>
       </c>
       <c r="V384" s="7" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="W384" s="7" t="s">
-        <v>3771</v>
+        <v>3772</v>
       </c>
       <c r="X384" s="7" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="385" s="1" customFormat="1">
       <c r="B385" s="7" t="s">
-        <v>3773</v>
+        <v>3774</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
       <c r="E385" s="7" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G385" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H385" s="7" t="s">
-        <v>3775</v>
+        <v>3776</v>
       </c>
       <c r="I385" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J385" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K385" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L385" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M385" s="7" t="s">
-        <v>3776</v>
+        <v>3777</v>
       </c>
       <c r="N385" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O385" s="7" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
       <c r="P385" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q385" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R385" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S385" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T385" s="7" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
       <c r="U385" s="7" t="s">
-        <v>3779</v>
+        <v>3780</v>
       </c>
       <c r="V385" s="7" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
       <c r="W385" s="7" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
       <c r="X385" s="7" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="386" s="1" customFormat="1">
       <c r="B386" s="7" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
       <c r="E386" s="7" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M386" s="7" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
       <c r="N386" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O386" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="P386" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q386" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R386" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S386" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T386" s="7" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="U386" s="7" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
       <c r="V386" s="7" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
       <c r="W386" s="7" t="s">
-        <v>3790</v>
+        <v>3791</v>
       </c>
       <c r="X386" s="7" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="387" s="1" customFormat="1">
       <c r="B387" s="7" t="s">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
       <c r="E387" s="7" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="F387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M387" s="7" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
       <c r="N387" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O387" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="P387" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q387" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R387" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S387" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="T387" s="7" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
       <c r="U387" s="7" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
       <c r="V387" s="7" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
       <c r="W387" s="7" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
       <c r="X387" s="7" t="s">
-        <v>3798</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="388" s="1" customFormat="1">
       <c r="B388" s="7" t="s">
-        <v>3799</v>
+        <v>3800</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>3800</v>
+        <v>3801</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M388" s="7" t="s">
-        <v>3801</v>
+        <v>3802</v>
       </c>
       <c r="N388" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="O388" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="P388" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="Q388" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="R388" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="S388" s="7" t="s">
-        <v>3802</v>
+        <v>3803</v>
       </c>
       <c r="T388" s="7" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
       <c r="U388" s="7" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="V388" s="7" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
       <c r="W388" s="7" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
       <c r="X388" s="7" t="s">
-        <v>3806</v>
+        <v>3807</v>
       </c>
     </row>
     <row r="389" s="1" customFormat="1">
       <c r="B389" s="7" t="s">
-        <v>3807</v>
+        <v>3808</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>3808</v>
+        <v>3809</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M389" s="7" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="N389" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="O389" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="P389" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="Q389" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="R389" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="S389" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="T389" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="U389" s="7" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="V389" s="7" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="W389" s="7" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
       <c r="X389" s="7" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="390" s="1" customFormat="1">
       <c r="B390" s="7" t="s">
-        <v>3821</v>
+        <v>3822</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>3822</v>
+        <v>3823</v>
       </c>
       <c r="E390" s="7" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="F390" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G390" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H390" s="7" t="s">
-        <v>3823</v>
+        <v>3824</v>
       </c>
       <c r="I390" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J390" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K390" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L390" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M390" s="7" t="s">
-        <v>3824</v>
+        <v>3825</v>
       </c>
       <c r="N390" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="O390" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="P390" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="Q390" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="R390" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="S390" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="T390" s="7" t="s">
-        <v>3825</v>
+        <v>3826</v>
       </c>
       <c r="U390" s="7" t="s">
-        <v>3826</v>
+        <v>3827</v>
       </c>
       <c r="V390" s="7" t="s">
-        <v>3827</v>
+        <v>3828</v>
       </c>
       <c r="W390" s="7" t="s">
-        <v>3828</v>
+        <v>3829</v>
       </c>
       <c r="X390" s="7" t="s">
-        <v>3829</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="391" s="1" customFormat="1">
       <c r="B391" s="7" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F391" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G391" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H391" s="7" t="s">
-        <v>3832</v>
+        <v>3833</v>
       </c>
       <c r="I391" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J391" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K391" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L391" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M391" s="7" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
       <c r="N391" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="O391" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="P391" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="Q391" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="R391" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="S391" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="T391" s="7" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
       <c r="U391" s="7" t="s">
-        <v>3835</v>
+        <v>3836</v>
       </c>
       <c r="V391" s="7" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="W391" s="7" t="s">
-        <v>3837</v>
+        <v>3838</v>
       </c>
       <c r="X391" s="7" t="s">
-        <v>3838</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="392" s="1" customFormat="1">
       <c r="B392" s="7" t="s">
-        <v>3839</v>
+        <v>3840</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>3840</v>
+        <v>3841</v>
       </c>
       <c r="E392" s="7" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F392" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G392" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H392" s="7" t="s">
-        <v>3841</v>
+        <v>3842</v>
       </c>
       <c r="I392" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J392" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K392" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L392" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M392" s="7" t="s">
-        <v>3842</v>
+        <v>3843</v>
       </c>
       <c r="N392" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="O392" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="P392" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="Q392" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="R392" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="S392" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="T392" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="U392" s="7" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="V392" s="7" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="W392" s="7" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
       <c r="X392" s="7" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>IIS Incentro BO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>