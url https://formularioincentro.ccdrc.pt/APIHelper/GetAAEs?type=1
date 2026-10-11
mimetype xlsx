--- v2 (2026-08-27)
+++ v3 (2026-10-11)
@@ -5361,50 +5361,53 @@
   <si>
     <t>https://parkoeste.pt/</t>
   </si>
   <si>
     <t>Lourinhã (4km, 6min)</t>
   </si>
   <si>
     <t>Aeroporto de Lisboa (60km, 54min)</t>
   </si>
   <si>
     <t>Porto de Lisboa (hinterland Regional) (68km, 50min)</t>
   </si>
   <si>
     <t xml:space="preserve">A8 - Ramalhal  (13km, 15min)</t>
   </si>
   <si>
     <t>Linha do Oeste-Torres Vedras (15km, 20min)</t>
   </si>
   <si>
     <t>LI Alto Padrão</t>
   </si>
   <si>
     <t>376144m2</t>
   </si>
   <si>
+    <t>44</t>
+  </si>
+  <si>
     <t>40,113457, -8,294787</t>
   </si>
   <si>
     <t>Lousã</t>
   </si>
   <si>
     <t>Câmara Municipal da Lousã</t>
   </si>
   <si>
     <t>Presidente da C. M. Lousã</t>
   </si>
   <si>
     <t>geral@cm-lousa.pt</t>
   </si>
   <si>
     <t>239990370</t>
   </si>
   <si>
     <t>https://cm-lousa.pt/</t>
   </si>
   <si>
     <t>Lousã (6km, 10min)</t>
   </si>
   <si>
     <t>Francisco Sá Carneiro - Porto (161km, 90min)</t>
@@ -8364,120 +8367,123 @@
   <si>
     <t>49517m2</t>
   </si>
   <si>
     <t>3 (3034m2)</t>
   </si>
   <si>
     <t>39,592060, -8,900350</t>
   </si>
   <si>
     <t>Alcobaça (12km, 10min)</t>
   </si>
   <si>
     <t>Figueira da Foz (85km, 50min)</t>
   </si>
   <si>
     <t>A8 (9km, 10min)</t>
   </si>
   <si>
     <t>Martingança (13km, 15min)</t>
   </si>
   <si>
     <t xml:space="preserve">Z.I. de Sobreira Formosa </t>
   </si>
   <si>
-    <t>2 (7766m2)</t>
+    <t>10 (7766m2)</t>
   </si>
   <si>
     <t>39,777993, -7,840634</t>
   </si>
   <si>
     <t>Proença-a-Nova</t>
   </si>
   <si>
     <t>Câmara Municipal de Proença-a-Nova</t>
   </si>
   <si>
-    <t>Célia Regina Cardoso</t>
-[...2 lines deleted...]
-    <t>celiacardoso@cm-proencanova.pt</t>
+    <t>Luis Ferreira</t>
+  </si>
+  <si>
+    <t>geral@cm-proencanova.pt</t>
   </si>
   <si>
     <t>274670000</t>
   </si>
   <si>
     <t>https://www.cm-proencanova.pt/HomePage.aspx</t>
   </si>
   <si>
     <t>Sobreira Formosa (1km, 1min)</t>
   </si>
   <si>
     <t>Lisboa (212km, 120min)</t>
   </si>
   <si>
     <t>Figueira da Foz (154km, 100min)</t>
   </si>
   <si>
     <t>A23 (21,2km, 21min)</t>
   </si>
   <si>
     <t>Vila Velha de Ródão (34,9km, 30min)</t>
   </si>
   <si>
     <t>Z.I. de Proença-a-Nova</t>
   </si>
   <si>
     <t>234000m2</t>
   </si>
   <si>
+    <t>36</t>
+  </si>
+  <si>
     <t>39,736788, -7,912581</t>
   </si>
   <si>
     <t>Proença-a-Nova (1km, 1min)</t>
   </si>
   <si>
     <t>Lisboa (206km, 114min)</t>
   </si>
   <si>
     <t>Figueira da Foz (148km, 94min)</t>
   </si>
   <si>
     <t>A23 (17,9km, 13min)</t>
   </si>
   <si>
     <t>Vila Velha de Ródão (31,6km, 25min)</t>
   </si>
   <si>
-    <t>Área Acolhimento Empresarial do Vale Porco</t>
+    <t>Área Acolhimento Empresarial Daniel Lourenço</t>
   </si>
   <si>
     <t>11000m2</t>
   </si>
   <si>
-    <t>11 (5675m2)</t>
+    <t>1 (900m2)</t>
   </si>
   <si>
     <t>1 (200m2)</t>
   </si>
   <si>
     <t>39,747700, -7,903630</t>
   </si>
   <si>
     <t>Lisboa (207km, 116min)</t>
   </si>
   <si>
     <t>Figueira da Foz (145km, 93min)</t>
   </si>
   <si>
     <t>A23 (18,8km, 15min)</t>
   </si>
   <si>
     <t>Vila Velha de Ródão (32,4km, 26min)</t>
   </si>
   <si>
     <t>PEPA - Parque Empresarial de Proença-a-Nova</t>
   </si>
   <si>
     <t>626000m2</t>
   </si>
@@ -9925,53 +9931,50 @@
     <t>249839420</t>
   </si>
   <si>
     <t>www.cm-torresnovas.pt</t>
   </si>
   <si>
     <t>Riachos (3km, 5min)</t>
   </si>
   <si>
     <t>Aeroporto de Lisboa (111km, 64min)</t>
   </si>
   <si>
     <t>Lisboa (111km, 64min)</t>
   </si>
   <si>
     <t>A23 (5,5km, 8min)</t>
   </si>
   <si>
     <t>Riachos/Torres Novas/Golegã (2,1km, 3min)</t>
   </si>
   <si>
     <t xml:space="preserve">Zona Industrial  Torres Novas - Serrada Grande</t>
   </si>
   <si>
     <t>590000m2</t>
-  </si>
-[...1 lines deleted...]
-    <t>36</t>
   </si>
   <si>
     <t>0 (29000m2)</t>
   </si>
   <si>
     <t>39,466805, -8,546825</t>
   </si>
   <si>
     <t>249839430</t>
   </si>
   <si>
     <t>Torres Novas (2km, 5min)</t>
   </si>
   <si>
     <t>Aeroporto de Lisboa (108km, 60min)</t>
   </si>
   <si>
     <t>Lisboa (108km, 60min)</t>
   </si>
   <si>
     <t>A23 (3km, 5min)</t>
   </si>
   <si>
     <t>Riachos/Torres Novas/Golegã (7,5km, 10min)</t>
   </si>
@@ -24149,15509 +24152,15509 @@
       </c>
       <c r="U174" s="7" t="s">
         <v>1776</v>
       </c>
       <c r="V174" s="7" t="s">
         <v>1777</v>
       </c>
       <c r="W174" s="7" t="s">
         <v>1778</v>
       </c>
       <c r="X174" s="7" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="175" s="1" customFormat="1">
       <c r="B175" s="7" t="s">
         <v>1780</v>
       </c>
       <c r="C175" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>1781</v>
       </c>
       <c r="E175" s="7" t="s">
-        <v>490</v>
+        <v>1782</v>
       </c>
       <c r="F175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J175" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K175" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L175" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M175" s="7" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="N175" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="O175" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="P175" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="Q175" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="R175" s="7" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="S175" s="7" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="T175" s="7" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="U175" s="7" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="V175" s="7" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="W175" s="7" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="X175" s="7" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="176" s="1" customFormat="1">
       <c r="B176" s="7" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="C176" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D176" s="7" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="E176" s="7" t="s">
-        <v>651</v>
+        <v>444</v>
       </c>
       <c r="F176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J176" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K176" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L176" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M176" s="7" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="N176" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="O176" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="P176" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="Q176" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="R176" s="7" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="S176" s="7" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="T176" s="7" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="U176" s="7" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="V176" s="7" t="s">
         <v>519</v>
       </c>
       <c r="W176" s="7" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="X176" s="7" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="177" s="1" customFormat="1">
       <c r="B177" s="7" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="C177" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="E177" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J177" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K177" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L177" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M177" s="7" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="N177" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="O177" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="P177" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="Q177" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="R177" s="7" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="S177" s="7" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="T177" s="7" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="U177" s="7" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="V177" s="7" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="W177" s="7" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="X177" s="7" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="178" s="1" customFormat="1">
       <c r="B178" s="7" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D178" s="7" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="E178" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J178" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K178" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L178" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M178" s="7" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="N178" s="7" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="O178" s="7" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="P178" s="7" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="Q178" s="7" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="R178" s="7" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="S178" s="7" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="T178" s="7" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="U178" s="7" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="V178" s="7" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="W178" s="7" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="X178" s="7" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="179" s="1" customFormat="1">
       <c r="B179" s="7" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="C179" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="E179" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J179" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K179" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L179" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M179" s="7" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="N179" s="7" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="O179" s="7" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="P179" s="7" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="Q179" s="7" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="R179" s="7" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="S179" s="7" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="T179" s="7" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="U179" s="7" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="V179" s="7" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="W179" s="7" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="X179" s="7" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="180" s="1" customFormat="1">
       <c r="B180" s="7" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="C180" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D180" s="7" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="E180" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J180" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K180" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L180" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M180" s="7" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="N180" s="7" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="O180" s="7" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="P180" s="7" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="Q180" s="7" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="R180" s="7" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="S180" s="7" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="T180" s="7" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="U180" s="7" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="V180" s="7" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="W180" s="7" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="X180" s="7" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="181" s="1" customFormat="1">
       <c r="B181" s="7" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E181" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F181" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G181" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H181" s="7" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="I181" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J181" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K181" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L181" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M181" s="7" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="N181" s="7" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="O181" s="7" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="P181" s="7" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="Q181" s="7" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="R181" s="7" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="S181" s="7" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="T181" s="7" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="U181" s="7" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="V181" s="7" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="W181" s="7" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="X181" s="7" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="182" s="1" customFormat="1">
       <c r="B182" s="7" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D182" s="7" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="E182" s="7" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="F182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H182" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J182" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K182" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L182" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M182" s="7" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="N182" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="O182" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="P182" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="Q182" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="R182" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="S182" s="7" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="T182" s="7" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="U182" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="V182" s="7" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="W182" s="7" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="X182" s="7" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="183" s="1" customFormat="1">
       <c r="B183" s="7" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="E183" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F183" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G183" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H183" s="7" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J183" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K183" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L183" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M183" s="7" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="N183" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="O183" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="P183" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="Q183" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="R183" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="S183" s="7" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="T183" s="7" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="U183" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="V183" s="7" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="W183" s="7" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="X183" s="7" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="184" s="1" customFormat="1">
       <c r="B184" s="7" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D184" s="7" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="E184" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J184" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K184" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L184" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M184" s="7" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="N184" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="O184" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="P184" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="Q184" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="R184" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="S184" s="7" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="T184" s="7" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="U184" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="V184" s="7" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="W184" s="7" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="X184" s="7" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="185" s="1" customFormat="1">
       <c r="B185" s="7" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E185" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J185" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K185" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L185" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M185" s="7" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="N185" s="7" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="O185" s="7" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="P185" s="7" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="Q185" s="7" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="R185" s="7" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="S185" s="7" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="T185" s="7" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="U185" s="7" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="V185" s="7" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="W185" s="7" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="X185" s="7" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="186" s="1" customFormat="1">
       <c r="B186" s="7" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D186" s="7" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="E186" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F186" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G186" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I186" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J186" s="7" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="K186" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L186" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M186" s="7" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="N186" s="7" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="O186" s="7" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="P186" s="7" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="Q186" s="7" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="R186" s="7" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="S186" s="7" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="T186" s="7" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="U186" s="7" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="V186" s="7" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="W186" s="7" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="X186" s="7" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="187" s="1" customFormat="1">
       <c r="B187" s="7" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="C187" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="E187" s="7" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F187" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G187" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H187" s="7" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="I187" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J187" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K187" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L187" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M187" s="7" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="N187" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="O187" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="P187" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="Q187" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="R187" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="S187" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="T187" s="7" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="U187" s="7" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="V187" s="7" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="W187" s="7" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="X187" s="7" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="188" s="1" customFormat="1">
       <c r="B188" s="7" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="C188" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D188" s="7" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="E188" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F188" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G188" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H188" s="7" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="I188" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J188" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K188" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L188" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M188" s="7" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="N188" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="O188" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="P188" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="Q188" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="R188" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="S188" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="T188" s="7" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="U188" s="7" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="V188" s="7" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="W188" s="7" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="X188" s="7" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="189" s="1" customFormat="1">
       <c r="B189" s="7" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="C189" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D189" s="7" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="E189" s="7" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="F189" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G189" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H189" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I189" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J189" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K189" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L189" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M189" s="7" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="N189" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="O189" s="7" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="P189" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="Q189" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="R189" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="S189" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="T189" s="7" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="U189" s="7" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="V189" s="7" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="W189" s="7" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="X189" s="7" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="190" s="1" customFormat="1">
       <c r="B190" s="7" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="C190" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D190" s="7" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="E190" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F190" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G190" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I190" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J190" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K190" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L190" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M190" s="7" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="N190" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="O190" s="7" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="P190" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="Q190" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="R190" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="S190" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="T190" s="7" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="U190" s="7" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="V190" s="7" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="W190" s="7" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="X190" s="7" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="191" s="1" customFormat="1">
       <c r="B191" s="7" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="C191" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D191" s="7" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="E191" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F191" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G191" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H191" s="7" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="I191" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J191" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K191" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L191" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M191" s="7" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="N191" s="7" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="O191" s="7" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="P191" s="7" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="Q191" s="7" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="R191" s="7" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="S191" s="7" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="T191" s="7" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="U191" s="7" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="V191" s="7" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="W191" s="7" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="X191" s="7" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="192" s="1" customFormat="1">
       <c r="B192" s="7" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D192" s="7" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="E192" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J192" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K192" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L192" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M192" s="7" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="N192" s="7" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="O192" s="7" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="P192" s="7" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="Q192" s="7" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="R192" s="7" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="S192" s="7" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="T192" s="7" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="U192" s="7" t="s">
+        <v>1941</v>
+      </c>
+      <c r="V192" s="7" t="s">
+        <v>1942</v>
+      </c>
+      <c r="W192" s="7" t="s">
+        <v>1943</v>
+      </c>
+      <c r="X192" s="7" t="s">
         <v>1940</v>
-      </c>
-[...7 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="193" s="1" customFormat="1">
       <c r="B193" s="7" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>934</v>
       </c>
       <c r="E193" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="F193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J193" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K193" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L193" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M193" s="7" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="N193" s="7" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="O193" s="7" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="P193" s="7" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="Q193" s="7" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="R193" s="7" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="S193" s="7" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="T193" s="7" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="U193" s="7" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="V193" s="7" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="W193" s="7" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="X193" s="7" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="194" s="1" customFormat="1">
       <c r="B194" s="7" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D194" s="7" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="E194" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F194" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G194" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H194" s="7" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J194" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K194" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L194" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M194" s="7" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="N194" s="7" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="O194" s="7" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="P194" s="7" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="Q194" s="7" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="R194" s="7" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="S194" s="7" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="T194" s="7" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="U194" s="7" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="V194" s="7" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="W194" s="7" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="X194" s="7" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="195" s="1" customFormat="1">
       <c r="B195" s="7" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D195" s="7" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="E195" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F195" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G195" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H195" s="7" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="I195" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J195" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K195" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L195" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M195" s="7" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="N195" s="7" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="O195" s="7" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="P195" s="7" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="Q195" s="7" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="R195" s="7" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="S195" s="7" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="T195" s="7" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="U195" s="7" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="V195" s="7" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="W195" s="7" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="X195" s="7" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="196" s="1" customFormat="1">
       <c r="B196" s="7" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D196" s="7" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="E196" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H196" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J196" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K196" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L196" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M196" s="7" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="N196" s="7" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="O196" s="7" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="P196" s="7" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q196" s="7" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="R196" s="7" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="S196" s="7" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="T196" s="7" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="U196" s="7" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="V196" s="7" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="W196" s="7" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="X196" s="7" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="197" s="1" customFormat="1">
       <c r="B197" s="7" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="C197" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="E197" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="F197" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G197" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J197" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K197" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L197" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M197" s="7" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="N197" s="7" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="O197" s="7" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="P197" s="7" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="Q197" s="7" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="R197" s="7" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="S197" s="7" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="T197" s="7" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="U197" s="7" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="V197" s="7" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="W197" s="7" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="X197" s="7" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="198" s="1" customFormat="1">
       <c r="B198" s="7" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="C198" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D198" s="7" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="E198" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F198" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G198" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J198" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K198" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L198" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M198" s="7" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="N198" s="7" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="O198" s="7" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="P198" s="7" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="Q198" s="7" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="R198" s="7" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="S198" s="7" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="T198" s="7" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="U198" s="7" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="V198" s="7" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="W198" s="7" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="X198" s="7" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="199" s="1" customFormat="1">
       <c r="B199" s="7" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="C199" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="E199" s="7" t="s">
         <v>186</v>
       </c>
       <c r="F199" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G199" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H199" s="7" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J199" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K199" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L199" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M199" s="7" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="N199" s="7" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="O199" s="7" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="P199" s="7" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q199" s="7" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="R199" s="7" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="S199" s="7" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="T199" s="7" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="U199" s="7" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="V199" s="7" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="W199" s="7" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="X199" s="7" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="200" s="1" customFormat="1">
       <c r="B200" s="7" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C200" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D200" s="7" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="E200" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F200" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G200" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H200" s="7" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J200" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K200" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L200" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M200" s="7" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="N200" s="7" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="O200" s="7" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="P200" s="7" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="Q200" s="7" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="R200" s="7" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="S200" s="7" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="T200" s="7" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="U200" s="7" t="s">
+        <v>2022</v>
+      </c>
+      <c r="V200" s="7" t="s">
+        <v>2023</v>
+      </c>
+      <c r="W200" s="7" t="s">
+        <v>2024</v>
+      </c>
+      <c r="X200" s="7" t="s">
         <v>2021</v>
-      </c>
-[...7 lines deleted...]
-        <v>2020</v>
       </c>
     </row>
     <row r="201" s="1" customFormat="1">
       <c r="B201" s="7" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C201" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D201" s="7" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E201" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H201" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J201" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K201" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L201" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M201" s="7" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="N201" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="O201" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="P201" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="Q201" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="R201" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="S201" s="7" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="T201" s="7" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="U201" s="7" t="s">
+        <v>2035</v>
+      </c>
+      <c r="V201" s="7" t="s">
         <v>2034</v>
       </c>
-      <c r="V201" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W201" s="7" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="X201" s="7" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="202" s="1" customFormat="1">
       <c r="B202" s="7" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="C202" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D202" s="7" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="E202" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F202" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G202" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H202" s="7" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J202" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K202" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L202" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M202" s="7" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="N202" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="O202" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="P202" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="Q202" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="R202" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="S202" s="7" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="T202" s="7" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="U202" s="7" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="V202" s="7" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="W202" s="7" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="X202" s="7" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="203" s="1" customFormat="1">
       <c r="B203" s="7" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="C203" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D203" s="7" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="E203" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F203" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G203" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I203" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J203" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K203" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L203" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M203" s="7" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="N203" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="O203" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="P203" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="Q203" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="R203" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="S203" s="7" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="T203" s="7" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="U203" s="7" t="s">
+        <v>2035</v>
+      </c>
+      <c r="V203" s="7" t="s">
         <v>2034</v>
       </c>
-      <c r="V203" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W203" s="7" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="X203" s="7" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="204" s="1" customFormat="1">
       <c r="B204" s="7" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="C204" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D204" s="7" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="E204" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F204" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G204" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H204" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J204" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K204" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L204" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M204" s="7" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="N204" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="O204" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="P204" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="Q204" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="R204" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="S204" s="7" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="T204" s="7" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="U204" s="7" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="V204" s="7" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="W204" s="7" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="X204" s="7" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="205" s="1" customFormat="1">
       <c r="B205" s="7" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="C205" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D205" s="7" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="E205" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F205" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G205" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H205" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I205" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J205" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K205" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L205" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M205" s="7" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="N205" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="O205" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="P205" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="Q205" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="R205" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="S205" s="7" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="T205" s="7" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="U205" s="7" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="V205" s="7" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="W205" s="7" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="X205" s="7" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="206" s="1" customFormat="1">
       <c r="B206" s="7" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="C206" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D206" s="7" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="E206" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F206" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G206" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H206" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I206" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J206" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K206" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L206" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M206" s="7" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="N206" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="O206" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="P206" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="Q206" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="R206" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="S206" s="7" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="T206" s="7" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="U206" s="7" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="V206" s="7" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="W206" s="7" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="X206" s="7" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="207" s="1" customFormat="1">
       <c r="B207" s="7" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="C207" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D207" s="7" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="E207" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F207" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G207" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H207" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I207" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J207" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K207" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L207" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M207" s="7" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="N207" s="7" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="O207" s="7" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="P207" s="7" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="Q207" s="7" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="R207" s="7" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="S207" s="7" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="T207" s="7" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="U207" s="7" t="s">
+        <v>2074</v>
+      </c>
+      <c r="V207" s="7" t="s">
         <v>2073</v>
       </c>
-      <c r="V207" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W207" s="7" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="X207" s="7" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="208" s="1" customFormat="1">
       <c r="B208" s="7" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="C208" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E208" s="7" t="s">
         <v>887</v>
       </c>
       <c r="F208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H208" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J208" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K208" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L208" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M208" s="7" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="N208" s="7" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="O208" s="7" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="P208" s="7" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="Q208" s="7" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="R208" s="7" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="S208" s="7" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="T208" s="7" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="U208" s="7" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="V208" s="7" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="W208" s="7" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="X208" s="7" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="209" s="1" customFormat="1">
       <c r="B209" s="7" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="C209" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D209" s="7" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="E209" s="7" t="s">
         <v>86</v>
       </c>
       <c r="F209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J209" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K209" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L209" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M209" s="7" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="N209" s="7" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="O209" s="7" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="P209" s="7" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="Q209" s="7" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
       <c r="R209" s="7" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="S209" s="7" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="T209" s="7" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="U209" s="7" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="V209" s="7" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="W209" s="7" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="X209" s="7" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="210" s="1" customFormat="1">
       <c r="B210" s="7" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D210" s="7" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="E210" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H210" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J210" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K210" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L210" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M210" s="7" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="N210" s="7" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="O210" s="7" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="P210" s="7" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="Q210" s="7" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="R210" s="7" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="S210" s="7" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="T210" s="7" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="U210" s="7" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="V210" s="7" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="W210" s="7" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="X210" s="7" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="211" s="1" customFormat="1">
       <c r="B211" s="7" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="C211" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D211" s="7" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="E211" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F211" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G211" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H211" s="7" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J211" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K211" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L211" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M211" s="7" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="N211" s="7" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="O211" s="7" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="P211" s="7" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="Q211" s="7" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="R211" s="7" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="S211" s="7" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="T211" s="7" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="U211" s="7" t="s">
+        <v>2129</v>
+      </c>
+      <c r="V211" s="7" t="s">
+        <v>2130</v>
+      </c>
+      <c r="W211" s="7" t="s">
+        <v>2131</v>
+      </c>
+      <c r="X211" s="7" t="s">
         <v>2128</v>
-      </c>
-[...7 lines deleted...]
-        <v>2127</v>
       </c>
     </row>
     <row r="212" s="1" customFormat="1">
       <c r="B212" s="7" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="C212" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D212" s="7" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="E212" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F212" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G212" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H212" s="7" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="I212" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J212" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K212" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L212" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M212" s="7" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="N212" s="7" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="O212" s="7" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="P212" s="7" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="Q212" s="7" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="R212" s="7" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="S212" s="7" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="T212" s="7" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="U212" s="7" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="V212" s="7" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="W212" s="7" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="X212" s="7" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="213" s="1" customFormat="1">
       <c r="B213" s="7" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="C213" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D213" s="7" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="E213" s="7" t="s">
         <v>326</v>
       </c>
       <c r="F213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J213" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K213" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L213" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M213" s="7" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="N213" s="7" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="O213" s="7" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="P213" s="7" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="Q213" s="7" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="R213" s="7" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="S213" s="7" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="T213" s="7" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="U213" s="7" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="V213" s="7" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="W213" s="7" t="s">
+        <v>2143</v>
+      </c>
+      <c r="X213" s="7" t="s">
         <v>2142</v>
-      </c>
-[...1 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="214" s="1" customFormat="1">
       <c r="B214" s="7" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="C214" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D214" s="7" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="E214" s="7" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="F214" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G214" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H214" s="7" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="I214" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J214" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K214" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L214" s="7" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="M214" s="7" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="N214" s="7" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="O214" s="7" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="P214" s="7" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="Q214" s="7" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="R214" s="7" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="S214" s="7" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="T214" s="7" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="U214" s="7" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="V214" s="7" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="W214" s="7" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="X214" s="7" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="215" s="1" customFormat="1">
       <c r="B215" s="7" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="C215" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D215" s="7" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="E215" s="7" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H215" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J215" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K215" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L215" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M215" s="7" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="N215" s="7" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="O215" s="7" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="P215" s="7" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="Q215" s="7" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="R215" s="7" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="S215" s="7" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="T215" s="7" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="U215" s="7" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="V215" s="7" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="W215" s="7" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="X215" s="7" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="216" s="1" customFormat="1">
       <c r="B216" s="7" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="C216" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D216" s="7" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="E216" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F216" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G216" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H216" s="7" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="I216" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J216" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K216" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L216" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M216" s="7" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="N216" s="7" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="O216" s="7" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="P216" s="7" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="Q216" s="7" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="R216" s="7" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="S216" s="7" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="T216" s="7" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="U216" s="7" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="V216" s="7" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="W216" s="7" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="X216" s="7" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="217" s="1" customFormat="1">
       <c r="B217" s="7" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="C217" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D217" s="7" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H217" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J217" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K217" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L217" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M217" s="7" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="N217" s="7" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="O217" s="7" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="P217" s="7" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="Q217" s="7" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="R217" s="7" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="S217" s="7" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="T217" s="7" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="U217" s="7" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="V217" s="7" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="W217" s="7" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="X217" s="7" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="218" s="1" customFormat="1">
       <c r="B218" s="7" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="C218" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D218" s="7" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="E218" s="7" t="s">
         <v>434</v>
       </c>
       <c r="F218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H218" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J218" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K218" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L218" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M218" s="7" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="N218" s="7" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="O218" s="7" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="P218" s="7" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="Q218" s="7" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="R218" s="7" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="S218" s="7" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="T218" s="7" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="U218" s="7" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="V218" s="7" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="W218" s="7" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="X218" s="7" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="219" s="1" customFormat="1">
       <c r="B219" s="7" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D219" s="7" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="E219" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="F219" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G219" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H219" s="7" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="I219" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J219" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K219" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L219" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M219" s="7" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="N219" s="7" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="O219" s="7" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="P219" s="7" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="Q219" s="7" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="R219" s="7" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="S219" s="7" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="T219" s="7" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="U219" s="7" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="V219" s="7" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="W219" s="7" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="X219" s="7" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="220" s="1" customFormat="1">
       <c r="B220" s="7" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D220" s="7" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="E220" s="7" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="F220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H220" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J220" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K220" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L220" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M220" s="7" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="N220" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O220" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P220" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q220" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R220" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S220" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T220" s="7" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="U220" s="7" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="V220" s="7" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="W220" s="7" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="X220" s="7" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="221" s="1" customFormat="1">
       <c r="B221" s="7" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="C221" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D221" s="7" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="E221" s="7" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="F221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H221" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J221" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K221" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L221" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M221" s="7" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="N221" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O221" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P221" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q221" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R221" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S221" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T221" s="7" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="U221" s="7" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="V221" s="7" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="W221" s="7" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="X221" s="7" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="222" s="1" customFormat="1">
       <c r="B222" s="7" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="C222" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D222" s="7" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="E222" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H222" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J222" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K222" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L222" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M222" s="7" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="N222" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O222" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P222" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q222" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R222" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S222" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T222" s="7" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="U222" s="7" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="V222" s="7" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="W222" s="7" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="X222" s="7" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="223" s="1" customFormat="1">
       <c r="B223" s="7" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="C223" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D223" s="7" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="E223" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="F223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J223" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K223" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L223" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M223" s="7" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="N223" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O223" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P223" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q223" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R223" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S223" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T223" s="7" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="U223" s="7" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="V223" s="7" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="W223" s="7" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="X223" s="7" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="224" s="1" customFormat="1">
       <c r="B224" s="7" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="C224" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D224" s="7" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E224" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H224" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J224" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K224" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L224" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M224" s="7" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="N224" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O224" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P224" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q224" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R224" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S224" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T224" s="7" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="U224" s="7" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="V224" s="7" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="W224" s="7" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="X224" s="7" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="225" s="1" customFormat="1">
       <c r="B225" s="7" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="C225" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D225" s="7" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="E225" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H225" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J225" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K225" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L225" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M225" s="7" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="N225" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O225" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P225" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q225" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R225" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S225" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T225" s="7" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="U225" s="7" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="V225" s="7" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="W225" s="7" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="X225" s="7" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="226" s="1" customFormat="1">
       <c r="B226" s="7" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D226" s="7" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="E226" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H226" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J226" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K226" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L226" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M226" s="7" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="N226" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O226" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P226" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q226" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R226" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S226" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T226" s="7" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="U226" s="7" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="V226" s="7" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="W226" s="7" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="X226" s="7" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="227" s="1" customFormat="1">
       <c r="B227" s="7" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D227" s="7" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="E227" s="7" t="s">
         <v>626</v>
       </c>
       <c r="F227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H227" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J227" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K227" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L227" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M227" s="7" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="N227" s="7" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="O227" s="7" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="P227" s="7" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="Q227" s="7" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="R227" s="7" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="S227" s="7" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="T227" s="7" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="U227" s="7" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="V227" s="7" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="W227" s="7" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="X227" s="7" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="228" s="1" customFormat="1">
       <c r="B228" s="7" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D228" s="7" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="E228" s="7" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="F228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H228" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J228" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K228" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L228" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M228" s="7" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="N228" s="7" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="O228" s="7" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="P228" s="7" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="Q228" s="7" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="R228" s="7" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="S228" s="7" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="T228" s="7" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="U228" s="7" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="V228" s="7" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="W228" s="7" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="X228" s="7" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="229" s="1" customFormat="1">
       <c r="B229" s="7" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D229" s="7" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="E229" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F229" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G229" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H229" s="7" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="I229" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J229" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K229" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L229" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M229" s="7" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="N229" s="7" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="O229" s="7" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="P229" s="7" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="Q229" s="7" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="R229" s="7" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="S229" s="7" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="T229" s="7" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="U229" s="7" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="V229" s="7" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="W229" s="7" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="X229" s="7" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="230" s="1" customFormat="1">
       <c r="B230" s="7" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D230" s="7" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="E230" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F230" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G230" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H230" s="7" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="I230" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J230" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K230" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L230" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M230" s="7" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="N230" s="7" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="O230" s="7" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="P230" s="7" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="Q230" s="7" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="R230" s="7" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="S230" s="7" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="T230" s="7" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="U230" s="7" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="V230" s="7" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="W230" s="7" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="X230" s="7" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="231" s="1" customFormat="1">
       <c r="B231" s="7" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D231" s="7" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="E231" s="7" t="s">
         <v>1553</v>
       </c>
       <c r="F231" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G231" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H231" s="7" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J231" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K231" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L231" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M231" s="7" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="N231" s="7" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="O231" s="7" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="P231" s="7" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="Q231" s="7" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="R231" s="7" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="S231" s="7" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="T231" s="7" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="U231" s="7" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="V231" s="7" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="W231" s="7" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="X231" s="7" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="232" s="1" customFormat="1">
       <c r="B232" s="7" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D232" s="7" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="E232" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H232" s="7" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="I232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J232" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K232" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L232" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M232" s="7" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="N232" s="7" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="O232" s="7" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="P232" s="7" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="Q232" s="7" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="R232" s="7" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="S232" s="7" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="T232" s="7" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="U232" s="7" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="V232" s="7" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="W232" s="7" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="X232" s="7" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="233" s="1" customFormat="1">
       <c r="B233" s="7" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D233" s="7" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="E233" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F233" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G233" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H233" s="7" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J233" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K233" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L233" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M233" s="7" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="N233" s="7" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="O233" s="7" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="P233" s="7" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="Q233" s="7" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="R233" s="7" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="S233" s="7" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="T233" s="7" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="U233" s="7" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="V233" s="7" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="W233" s="7" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="X233" s="7" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="234" s="1" customFormat="1">
       <c r="B234" s="7" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="C234" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D234" s="7" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="E234" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F234" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G234" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H234" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I234" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J234" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K234" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L234" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M234" s="7" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="N234" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="O234" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="P234" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="Q234" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R234" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="S234" s="7" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="T234" s="7" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="U234" s="7" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="V234" s="7" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="W234" s="7" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="X234" s="7" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="235" s="1" customFormat="1">
       <c r="B235" s="7" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="C235" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D235" s="7" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="E235" s="7" t="s">
         <v>490</v>
       </c>
       <c r="F235" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G235" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H235" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J235" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K235" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L235" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M235" s="7" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="N235" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="O235" s="7" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="P235" s="7" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="Q235" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R235" s="7" t="s">
         <v>344</v>
       </c>
       <c r="S235" s="7" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="T235" s="7" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="U235" s="7" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="V235" s="7" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="W235" s="7" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="X235" s="7" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="236" s="1" customFormat="1">
       <c r="B236" s="7" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D236" s="7" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="E236" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F236" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G236" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H236" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J236" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K236" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L236" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M236" s="7" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="N236" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="O236" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="P236" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="Q236" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R236" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="S236" s="7" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="T236" s="7" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="U236" s="7" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="V236" s="7" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="W236" s="7" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="X236" s="7" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="237" s="1" customFormat="1">
       <c r="B237" s="7" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D237" s="7" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="E237" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F237" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G237" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H237" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I237" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J237" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K237" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L237" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M237" s="7" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="N237" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="O237" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="P237" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="Q237" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R237" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="S237" s="7" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="T237" s="7" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="U237" s="7" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="V237" s="7" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="W237" s="7" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="X237" s="7" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="238" s="1" customFormat="1">
       <c r="B238" s="7" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D238" s="7" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="E238" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="G238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="H238" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J238" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L238" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M238" s="7" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="N238" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="O238" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="P238" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="Q238" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R238" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="S238" s="7" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="T238" s="7" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="U238" s="7" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="V238" s="7" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="W238" s="7" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="X238" s="7" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="239" s="1" customFormat="1">
       <c r="B239" s="7" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D239" s="7" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="E239" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F239" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J239" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L239" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M239" s="7" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="N239" s="7" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="O239" s="7" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="P239" s="7" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="Q239" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R239" s="7" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="S239" s="7" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="T239" s="7" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="U239" s="7" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="V239" s="7" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="W239" s="7" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="X239" s="7" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="240" s="1" customFormat="1">
       <c r="B240" s="7" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="C240" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D240" s="7" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E240" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F240" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G240" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H240" s="7" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="I240" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J240" s="7" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="K240" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L240" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M240" s="7" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="N240" s="7" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="O240" s="7" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="P240" s="7" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="Q240" s="7" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="R240" s="7" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="S240" s="7" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="T240" s="7" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="U240" s="7" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="V240" s="7" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="W240" s="7" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="X240" s="7" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="241" s="1" customFormat="1">
       <c r="B241" s="7" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="C241" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D241" s="7" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="E241" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F241" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G241" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H241" s="7" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="I241" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J241" s="7" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="K241" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L241" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M241" s="7" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="N241" s="7" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="O241" s="7" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="P241" s="7" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
       <c r="Q241" s="7" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="R241" s="7" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="S241" s="7" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
       <c r="T241" s="7" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="U241" s="7" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="V241" s="7" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="W241" s="7" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="X241" s="7" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="242" s="1" customFormat="1">
       <c r="B242" s="7" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="C242" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D242" s="7" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="E242" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F242" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G242" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H242" s="7" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J242" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K242" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L242" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M242" s="7" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="N242" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O242" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P242" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q242" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R242" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S242" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T242" s="7" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="U242" s="7" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="V242" s="7" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="W242" s="7" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="X242" s="7" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="243" s="1" customFormat="1">
       <c r="B243" s="7" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D243" s="7" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="E243" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="F243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H243" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J243" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K243" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L243" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M243" s="7" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="N243" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O243" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P243" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q243" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R243" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S243" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T243" s="7" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="U243" s="7" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="V243" s="7" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="W243" s="7" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="X243" s="7" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="244" s="1" customFormat="1">
       <c r="B244" s="7" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="C244" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D244" s="7" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="E244" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J244" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K244" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L244" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M244" s="7" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="N244" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O244" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P244" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q244" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R244" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S244" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T244" s="7" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="U244" s="7" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="V244" s="7" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="W244" s="7" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="X244" s="7" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="245" s="1" customFormat="1">
       <c r="B245" s="7" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="C245" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D245" s="7" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="E245" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F245" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G245" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H245" s="7" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J245" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K245" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L245" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M245" s="7" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="N245" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O245" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P245" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q245" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R245" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S245" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T245" s="7" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="U245" s="7" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="V245" s="7" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="W245" s="7" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="X245" s="7" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="246" s="1" customFormat="1">
       <c r="B246" s="7" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="C246" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D246" s="7" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="E246" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F246" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G246" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H246" s="7" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J246" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K246" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L246" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M246" s="7" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="N246" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O246" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P246" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q246" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R246" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S246" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T246" s="7" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="U246" s="7" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="V246" s="7" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="W246" s="7" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="X246" s="7" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="247" s="1" customFormat="1">
       <c r="B247" s="7" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D247" s="7" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="E247" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F247" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G247" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I247" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J247" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K247" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L247" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M247" s="7" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="N247" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O247" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P247" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q247" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R247" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S247" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T247" s="7" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="U247" s="7" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="V247" s="7" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="W247" s="7" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="X247" s="7" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="248" s="1" customFormat="1">
       <c r="B248" s="7" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D248" s="7" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="E248" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F248" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G248" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>561</v>
       </c>
       <c r="I248" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J248" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K248" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L248" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M248" s="7" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="N248" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O248" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P248" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q248" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R248" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S248" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T248" s="7" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="U248" s="7" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="V248" s="7" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="W248" s="7" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="X248" s="7" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="249" s="1" customFormat="1">
       <c r="B249" s="7" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D249" s="7" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="E249" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F249" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G249" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H249" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I249" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J249" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K249" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L249" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M249" s="7" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="N249" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O249" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P249" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q249" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R249" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S249" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T249" s="7" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="U249" s="7" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="V249" s="7" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="W249" s="7" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="X249" s="7" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="250" s="1" customFormat="1">
       <c r="B250" s="7" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E250" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H250" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J250" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K250" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L250" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M250" s="7" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="N250" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O250" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P250" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q250" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R250" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S250" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T250" s="7" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="U250" s="7" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="V250" s="7" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="W250" s="7" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="X250" s="7" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="251" s="1" customFormat="1">
       <c r="B251" s="7" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>68</v>
       </c>
       <c r="E251" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H251" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J251" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K251" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L251" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M251" s="7" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="N251" s="7" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="O251" s="7" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="P251" s="7" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="Q251" s="7" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="R251" s="7" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="S251" s="7" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="T251" s="7" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="U251" s="7" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="V251" s="7" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="W251" s="7" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="X251" s="7" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="252" s="1" customFormat="1">
       <c r="B252" s="7" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D252" s="7" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H252" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J252" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K252" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L252" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M252" s="7" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="N252" s="7" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="O252" s="7" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="P252" s="7" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="Q252" s="7" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="R252" s="7" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="S252" s="7" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="T252" s="7" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="U252" s="7" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="V252" s="7" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="W252" s="7" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="X252" s="7" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="253" s="1" customFormat="1">
       <c r="B253" s="7" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D253" s="7" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="E253" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F253" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G253" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H253" s="7" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="I253" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J253" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K253" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L253" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M253" s="7" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="N253" s="7" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="O253" s="7" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="P253" s="7" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="Q253" s="7" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="R253" s="7" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="S253" s="7" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="T253" s="7" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="U253" s="7" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="V253" s="7" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="W253" s="7" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="X253" s="7" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="254" s="1" customFormat="1">
       <c r="B254" s="7" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="C254" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D254" s="7" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="E254" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F254" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G254" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H254" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J254" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K254" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L254" s="7" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="M254" s="7" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="N254" s="7" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="O254" s="7" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="P254" s="7" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="Q254" s="7" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
       <c r="R254" s="7" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="S254" s="7" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="T254" s="7" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="U254" s="7" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="V254" s="7" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="W254" s="7" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="X254" s="7" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="255" s="1" customFormat="1">
       <c r="B255" s="7" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="C255" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D255" s="7" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="E255" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H255" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J255" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K255" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L255" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M255" s="7" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="N255" s="7" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="O255" s="7" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="P255" s="7" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="Q255" s="7" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
       <c r="R255" s="7" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="S255" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T255" s="7" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="U255" s="7" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="V255" s="7" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
       <c r="W255" s="7" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="X255" s="7" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="256" s="1" customFormat="1">
       <c r="B256" s="7" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
       <c r="C256" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D256" s="7" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="E256" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F256" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G256" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H256" s="7" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="I256" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J256" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K256" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L256" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M256" s="7" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
       <c r="N256" s="7" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="O256" s="7" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="P256" s="7" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="Q256" s="7" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="R256" s="7" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="S256" s="7" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="T256" s="7" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="U256" s="7" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="V256" s="7" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="W256" s="7" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="X256" s="7" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="257" s="1" customFormat="1">
       <c r="B257" s="7" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="C257" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D257" s="7" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="E257" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F257" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G257" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H257" s="7" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J257" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K257" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L257" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M257" s="7" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="N257" s="7" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="O257" s="7" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="P257" s="7" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="Q257" s="7" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="R257" s="7" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="S257" s="7" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="T257" s="7" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="U257" s="7" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="V257" s="7" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
       <c r="W257" s="7" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="X257" s="7" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="258" s="1" customFormat="1">
       <c r="B258" s="7" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="C258" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D258" s="7" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="E258" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F258" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G258" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H258" s="7" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J258" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K258" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L258" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M258" s="7" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="N258" s="7" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="O258" s="7" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="P258" s="7" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="Q258" s="7" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="R258" s="7" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="S258" s="7" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="T258" s="7" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="U258" s="7" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="V258" s="7" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="W258" s="7" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="X258" s="7" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="259" s="1" customFormat="1">
       <c r="B259" s="7" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="C259" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D259" s="7" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="E259" s="7" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="F259" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G259" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H259" s="7" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="I259" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J259" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K259" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L259" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M259" s="7" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="N259" s="7" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="O259" s="7" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="P259" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q259" s="7" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="R259" s="7" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="S259" s="7" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="T259" s="7" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="U259" s="7" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="V259" s="7" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="W259" s="7" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="X259" s="7" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="260" s="1" customFormat="1">
       <c r="B260" s="7" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="C260" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D260" s="7" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="E260" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="F260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H260" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J260" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K260" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L260" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M260" s="7" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="N260" s="7" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="O260" s="7" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="P260" s="7" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="Q260" s="7" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="R260" s="7" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="S260" s="7" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="T260" s="7" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="U260" s="7" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="V260" s="7" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="W260" s="7" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="X260" s="7" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="261" s="1" customFormat="1">
       <c r="B261" s="7" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="C261" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D261" s="7" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="E261" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H261" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J261" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K261" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L261" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M261" s="7" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="N261" s="7" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="O261" s="7" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="P261" s="7" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="Q261" s="7" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="R261" s="7" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="S261" s="7" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="T261" s="7" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="U261" s="7" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="V261" s="7" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="W261" s="7" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="X261" s="7" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="262" s="1" customFormat="1">
       <c r="B262" s="7" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="C262" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D262" s="7" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="E262" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H262" s="7" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J262" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K262" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L262" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M262" s="7" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="N262" s="7" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="O262" s="7" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="P262" s="7" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="Q262" s="7" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="R262" s="7" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="S262" s="7" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="T262" s="7" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="U262" s="7" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="V262" s="7" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="W262" s="7" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="X262" s="7" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="263" s="1" customFormat="1">
       <c r="B263" s="7" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
       <c r="C263" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D263" s="7" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="E263" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F263" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G263" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H263" s="7" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="I263" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J263" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K263" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L263" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M263" s="7" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="N263" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="O263" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="P263" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="Q263" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="R263" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="S263" s="7" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="T263" s="7" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="U263" s="7" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="V263" s="7" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="W263" s="7" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="X263" s="7" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="264" s="1" customFormat="1">
       <c r="B264" s="7" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="C264" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D264" s="7" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="E264" s="7" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="F264" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G264" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H264" s="7" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="I264" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J264" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K264" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L264" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M264" s="7" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="N264" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="O264" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="P264" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="Q264" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="R264" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="S264" s="7" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="T264" s="7" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="U264" s="7" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="V264" s="7" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="W264" s="7" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="X264" s="7" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="265" s="1" customFormat="1">
       <c r="B265" s="7" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="C265" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D265" s="7" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="E265" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F265" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G265" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H265" s="7" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="I265" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J265" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K265" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L265" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M265" s="7" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="N265" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="O265" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="P265" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="Q265" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="R265" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="S265" s="7" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="T265" s="7" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="U265" s="7" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="V265" s="7" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="W265" s="7" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="X265" s="7" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="266" s="1" customFormat="1">
       <c r="B266" s="7" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D266" s="7" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="E266" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F266" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G266" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H266" s="7" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="I266" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J266" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K266" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L266" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M266" s="7" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="N266" s="7" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="O266" s="7" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="P266" s="7" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="Q266" s="7" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="R266" s="7" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="S266" s="7" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="T266" s="7" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="U266" s="7" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="V266" s="7" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="W266" s="7" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="X266" s="7" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="267" s="1" customFormat="1">
       <c r="B267" s="7" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="C267" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D267" s="7" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="E267" s="7" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="F267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H267" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J267" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K267" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L267" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M267" s="7" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="N267" s="7" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="O267" s="7" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="P267" s="7" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="Q267" s="7" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="R267" s="7" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="S267" s="7" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="T267" s="7" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="U267" s="7" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="V267" s="7" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="W267" s="7" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
       <c r="X267" s="7" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="268" s="1" customFormat="1">
       <c r="B268" s="7" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="C268" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D268" s="7" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="E268" s="7" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="F268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H268" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J268" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K268" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L268" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M268" s="7" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="N268" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O268" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="P268" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="Q268" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R268" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S268" s="7" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="T268" s="7" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="U268" s="7" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="V268" s="7" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="W268" s="7" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="X268" s="7" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="269" s="1" customFormat="1">
       <c r="B269" s="7" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="C269" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E269" s="7" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="F269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J269" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K269" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L269" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M269" s="7" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="N269" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O269" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="P269" s="7" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="Q269" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R269" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S269" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T269" s="7" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="U269" s="7" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="V269" s="7" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="W269" s="7" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="X269" s="7" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="270" s="1" customFormat="1">
       <c r="B270" s="7" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="C270" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D270" s="7" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="E270" s="7" t="s">
         <v>509</v>
       </c>
       <c r="F270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J270" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K270" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L270" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M270" s="7" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="N270" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O270" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="P270" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="Q270" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R270" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S270" s="7" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="T270" s="7" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="U270" s="7" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="V270" s="7" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="W270" s="7" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="X270" s="7" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="271" s="1" customFormat="1">
       <c r="B271" s="7" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="C271" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D271" s="7" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="E271" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F271" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G271" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H271" s="7" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="I271" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J271" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K271" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L271" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M271" s="7" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="N271" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O271" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="P271" s="7" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="Q271" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R271" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S271" s="7" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="T271" s="7" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="U271" s="7" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="V271" s="7" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="W271" s="7" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="X271" s="7" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="272" s="1" customFormat="1">
       <c r="B272" s="7" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="C272" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D272" s="7" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="E272" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F272" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G272" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H272" s="7" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J272" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K272" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L272" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M272" s="7" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="N272" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O272" s="7" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="P272" s="7" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="Q272" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R272" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S272" s="7" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="T272" s="7" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="U272" s="7" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="V272" s="7" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="W272" s="7" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="X272" s="7" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="273" s="1" customFormat="1">
       <c r="B273" s="7" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D273" s="7" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="E273" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="F273" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G273" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H273" s="7" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J273" s="7" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="K273" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L273" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M273" s="7" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="N273" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O273" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="P273" s="7" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="Q273" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R273" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S273" s="7" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="T273" s="7" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="U273" s="7" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="V273" s="7" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="W273" s="7" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="X273" s="7" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="274" s="1" customFormat="1">
       <c r="B274" s="7" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D274" s="7" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="E274" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F274" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G274" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H274" s="7" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J274" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K274" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L274" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M274" s="7" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="N274" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O274" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="P274" s="7" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="Q274" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R274" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S274" s="7" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="T274" s="7" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="U274" s="7" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="V274" s="7" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="W274" s="7" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="X274" s="7" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="275" s="1" customFormat="1">
       <c r="B275" s="7" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D275" s="7" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="E275" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F275" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G275" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H275" s="7" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J275" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K275" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L275" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M275" s="7" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="N275" s="7" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="O275" s="7" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="P275" s="7" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="Q275" s="7" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="R275" s="7" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="S275" s="7" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="T275" s="7" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="U275" s="7" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="V275" s="7" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="W275" s="7" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="X275" s="7" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="276" s="1" customFormat="1">
       <c r="B276" s="7" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D276" s="7" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="E276" s="7" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="F276" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G276" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H276" s="7" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J276" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K276" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L276" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M276" s="7" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="N276" s="7" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="O276" s="7" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="P276" s="7" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="Q276" s="7" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="R276" s="7" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="S276" s="7" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="T276" s="7" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="U276" s="7" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="V276" s="7" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="W276" s="7" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
       <c r="X276" s="7" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="277" s="1" customFormat="1">
       <c r="B277" s="7" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="C277" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D277" s="7" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="E277" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F277" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G277" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H277" s="7" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="I277" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J277" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K277" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L277" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M277" s="7" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="N277" s="7" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="O277" s="7" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="P277" s="7" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="Q277" s="7" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="R277" s="7" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="S277" s="7" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="T277" s="7" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="U277" s="7" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="V277" s="7" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="W277" s="7" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="X277" s="7" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="278" s="1" customFormat="1">
       <c r="B278" s="7" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="C278" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D278" s="7" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E278" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F278" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G278" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H278" s="7" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J278" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K278" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L278" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M278" s="7" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="N278" s="7" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
       <c r="O278" s="7" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="P278" s="7" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="Q278" s="7" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="R278" s="7" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="S278" s="7" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="T278" s="7" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
       <c r="U278" s="7" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="V278" s="7" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="W278" s="7" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="X278" s="7" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="279" s="1" customFormat="1">
       <c r="B279" s="7" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="C279" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D279" s="7" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="E279" s="7" t="s">
-        <v>687</v>
+        <v>434</v>
       </c>
       <c r="F279" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G279" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H279" s="7" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J279" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K279" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L279" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M279" s="7" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="N279" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="O279" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="P279" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="Q279" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="R279" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="S279" s="7" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="T279" s="7" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="U279" s="7" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="V279" s="7" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="W279" s="7" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="X279" s="7" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="280" s="1" customFormat="1">
       <c r="B280" s="7" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="C280" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D280" s="7" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="E280" s="7" t="s">
-        <v>1399</v>
+        <v>2799</v>
       </c>
       <c r="F280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J280" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K280" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L280" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M280" s="7" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="N280" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="O280" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="P280" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="Q280" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="R280" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="S280" s="7" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="T280" s="7" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="U280" s="7" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="V280" s="7" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="W280" s="7" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
       <c r="X280" s="7" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="281" s="1" customFormat="1">
       <c r="B281" s="7" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="D281" s="7" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="E281" s="7" t="s">
-        <v>181</v>
+        <v>137</v>
       </c>
       <c r="F281" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G281" s="7" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="H281" s="7" t="s">
-        <v>2806</v>
+        <v>28</v>
       </c>
       <c r="I281" s="7" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="J281" s="7" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
       <c r="K281" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L281" s="7" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
       <c r="M281" s="7" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
       <c r="N281" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="O281" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="P281" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="Q281" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="R281" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="S281" s="7" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="T281" s="7" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="U281" s="7" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="V281" s="7" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="W281" s="7" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="X281" s="7" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="282" s="1" customFormat="1">
       <c r="B282" s="7" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="C282" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D282" s="7" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="E282" s="7" t="s">
         <v>559</v>
       </c>
       <c r="F282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H282" s="7" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
       <c r="I282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J282" s="7" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
       <c r="K282" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L282" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M282" s="7" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
       <c r="N282" s="7" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="O282" s="7" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="P282" s="7" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="Q282" s="7" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="R282" s="7" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="S282" s="7" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="T282" s="7" t="s">
-        <v>2818</v>
+        <v>2820</v>
       </c>
       <c r="U282" s="7" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="V282" s="7" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="W282" s="7" t="s">
-        <v>2819</v>
+        <v>2821</v>
       </c>
       <c r="X282" s="7" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="283" s="1" customFormat="1">
       <c r="B283" s="7" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="C283" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D283" s="7" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="E283" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F283" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G283" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H283" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I283" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J283" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K283" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L283" s="7" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
       <c r="M283" s="7" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
       <c r="N283" s="7" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="O283" s="7" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="P283" s="7" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
       <c r="Q283" s="7" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="R283" s="7" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="S283" s="7" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="T283" s="7" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
       <c r="U283" s="7" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
       <c r="V283" s="7" t="s">
-        <v>2833</v>
+        <v>2835</v>
       </c>
       <c r="W283" s="7" t="s">
-        <v>2834</v>
+        <v>2836</v>
       </c>
       <c r="X283" s="7" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="284" s="1" customFormat="1">
       <c r="B284" s="7" t="s">
-        <v>2836</v>
+        <v>2838</v>
       </c>
       <c r="C284" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D284" s="7" t="s">
-        <v>2837</v>
+        <v>2839</v>
       </c>
       <c r="E284" s="7" t="s">
         <v>444</v>
       </c>
       <c r="F284" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G284" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H284" s="7" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J284" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K284" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L284" s="7" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
       <c r="M284" s="7" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
       <c r="N284" s="7" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="O284" s="7" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="P284" s="7" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
       <c r="Q284" s="7" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="R284" s="7" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="S284" s="7" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="T284" s="7" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="U284" s="7" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="V284" s="7" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
       <c r="W284" s="7" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
       <c r="X284" s="7" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="285" s="1" customFormat="1">
       <c r="B285" s="7" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
       <c r="C285" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D285" s="7" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
       <c r="E285" s="7" t="s">
         <v>785</v>
       </c>
       <c r="F285" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G285" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H285" s="7" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
       <c r="I285" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J285" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K285" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L285" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M285" s="7" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
       <c r="N285" s="7" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="O285" s="7" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="P285" s="7" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="Q285" s="7" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="R285" s="7" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="S285" s="7" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="T285" s="7" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
       <c r="U285" s="7" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
       <c r="V285" s="7" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
       <c r="W285" s="7" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="X285" s="7" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="286" s="1" customFormat="1">
       <c r="B286" s="7" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D286" s="7" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
       <c r="E286" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F286" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G286" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H286" s="7" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J286" s="7" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
       <c r="K286" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L286" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M286" s="7" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
       <c r="N286" s="7" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="O286" s="7" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="P286" s="7" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="Q286" s="7" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="R286" s="7" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="S286" s="7" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="T286" s="7" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="U286" s="7" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="V286" s="7" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
       <c r="W286" s="7" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="X286" s="7" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="287" s="1" customFormat="1">
       <c r="B287" s="7" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D287" s="7" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H287" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J287" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K287" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L287" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M287" s="7" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="N287" s="7" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="O287" s="7" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
       <c r="P287" s="7" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="Q287" s="7" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="R287" s="7" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="S287" s="7" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="T287" s="7" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
       <c r="U287" s="7" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
       <c r="V287" s="7" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
       <c r="W287" s="7" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
       <c r="X287" s="7" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="288" s="1" customFormat="1">
       <c r="B288" s="7" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D288" s="7" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
       <c r="E288" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F288" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G288" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H288" s="7" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J288" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K288" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L288" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M288" s="7" t="s">
-        <v>2880</v>
+        <v>2882</v>
       </c>
       <c r="N288" s="7" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="O288" s="7" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
       <c r="P288" s="7" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="Q288" s="7" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="R288" s="7" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="S288" s="7" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="T288" s="7" t="s">
-        <v>2881</v>
+        <v>2883</v>
       </c>
       <c r="U288" s="7" t="s">
-        <v>2882</v>
+        <v>2884</v>
       </c>
       <c r="V288" s="7" t="s">
-        <v>2883</v>
+        <v>2885</v>
       </c>
       <c r="W288" s="7" t="s">
-        <v>2884</v>
+        <v>2886</v>
       </c>
       <c r="X288" s="7" t="s">
-        <v>2885</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="289" s="1" customFormat="1">
       <c r="B289" s="7" t="s">
-        <v>2886</v>
+        <v>2888</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D289" s="7" t="s">
-        <v>2887</v>
+        <v>2889</v>
       </c>
       <c r="E289" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J289" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K289" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L289" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M289" s="7" t="s">
-        <v>2888</v>
+        <v>2890</v>
       </c>
       <c r="N289" s="7" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="O289" s="7" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
       <c r="P289" s="7" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="Q289" s="7" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="R289" s="7" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="S289" s="7" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="T289" s="7" t="s">
-        <v>2889</v>
+        <v>2891</v>
       </c>
       <c r="U289" s="7" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
       <c r="V289" s="7" t="s">
-        <v>2891</v>
+        <v>2893</v>
       </c>
       <c r="W289" s="7" t="s">
-        <v>2892</v>
+        <v>2894</v>
       </c>
       <c r="X289" s="7" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="290" s="1" customFormat="1">
       <c r="B290" s="7" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D290" s="7" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
       <c r="E290" s="7" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="F290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H290" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J290" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K290" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L290" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M290" s="7" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
       <c r="N290" s="7" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
       <c r="O290" s="7" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="P290" s="7" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="Q290" s="7" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="R290" s="7" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="S290" s="7" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="T290" s="7" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
       <c r="U290" s="7" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="V290" s="7" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="W290" s="7" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="X290" s="7" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="291" s="1" customFormat="1">
       <c r="B291" s="7" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D291" s="7" t="s">
-        <v>2909</v>
+        <v>2911</v>
       </c>
       <c r="E291" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H291" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J291" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K291" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L291" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M291" s="7" t="s">
-        <v>2910</v>
+        <v>2912</v>
       </c>
       <c r="N291" s="7" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
       <c r="O291" s="7" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="P291" s="7" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="Q291" s="7" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="R291" s="7" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="S291" s="7" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="T291" s="7" t="s">
-        <v>2911</v>
+        <v>2913</v>
       </c>
       <c r="U291" s="7" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="V291" s="7" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="W291" s="7" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
       <c r="X291" s="7" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="292" s="1" customFormat="1">
       <c r="B292" s="7" t="s">
-        <v>2913</v>
+        <v>2915</v>
       </c>
       <c r="C292" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D292" s="7" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
       <c r="E292" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H292" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J292" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K292" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L292" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M292" s="7" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
       <c r="N292" s="7" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
       <c r="O292" s="7" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="P292" s="7" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="Q292" s="7" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="R292" s="7" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="S292" s="7" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="T292" s="7" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
       <c r="U292" s="7" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
       <c r="V292" s="7" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="W292" s="7" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="X292" s="7" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="293" s="1" customFormat="1">
       <c r="B293" s="7" t="s">
-        <v>2916</v>
+        <v>2918</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D293" s="7" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
       <c r="E293" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H293" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J293" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K293" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L293" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M293" s="7" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
       <c r="N293" s="7" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
       <c r="O293" s="7" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
       <c r="P293" s="7" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
       <c r="Q293" s="7" t="s">
-        <v>2922</v>
+        <v>2924</v>
       </c>
       <c r="R293" s="7" t="s">
-        <v>2923</v>
+        <v>2925</v>
       </c>
       <c r="S293" s="7" t="s">
-        <v>2924</v>
+        <v>2926</v>
       </c>
       <c r="T293" s="7" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
       <c r="U293" s="7" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
       <c r="V293" s="7" t="s">
-        <v>2927</v>
+        <v>2929</v>
       </c>
       <c r="W293" s="7" t="s">
-        <v>2928</v>
+        <v>2930</v>
       </c>
       <c r="X293" s="7" t="s">
-        <v>2929</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="294" s="1" customFormat="1">
       <c r="B294" s="7" t="s">
-        <v>2930</v>
+        <v>2932</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D294" s="7" t="s">
-        <v>2931</v>
+        <v>2933</v>
       </c>
       <c r="E294" s="7" t="s">
         <v>785</v>
       </c>
       <c r="F294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H294" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J294" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K294" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L294" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M294" s="7" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
       <c r="N294" s="7" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
       <c r="O294" s="7" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
       <c r="P294" s="7" t="s">
-        <v>2935</v>
+        <v>2937</v>
       </c>
       <c r="Q294" s="7" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
       <c r="R294" s="7" t="s">
-        <v>2937</v>
+        <v>2939</v>
       </c>
       <c r="S294" s="7" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
       <c r="T294" s="7" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
       <c r="U294" s="7" t="s">
-        <v>2940</v>
+        <v>2942</v>
       </c>
       <c r="V294" s="7" t="s">
-        <v>2941</v>
+        <v>2943</v>
       </c>
       <c r="W294" s="7" t="s">
-        <v>2942</v>
+        <v>2944</v>
       </c>
       <c r="X294" s="7" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="295" s="1" customFormat="1">
       <c r="B295" s="7" t="s">
-        <v>2944</v>
+        <v>2946</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D295" s="7" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
       <c r="E295" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F295" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G295" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H295" s="7" t="s">
-        <v>2946</v>
+        <v>2948</v>
       </c>
       <c r="I295" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J295" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K295" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L295" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M295" s="7" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
       <c r="N295" s="7" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
       <c r="O295" s="7" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
       <c r="P295" s="7" t="s">
-        <v>2935</v>
+        <v>2937</v>
       </c>
       <c r="Q295" s="7" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
       <c r="R295" s="7" t="s">
-        <v>2937</v>
+        <v>2939</v>
       </c>
       <c r="S295" s="7" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
       <c r="T295" s="7" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="U295" s="7" t="s">
-        <v>2940</v>
+        <v>2942</v>
       </c>
       <c r="V295" s="7" t="s">
-        <v>2941</v>
+        <v>2943</v>
       </c>
       <c r="W295" s="7" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="X295" s="7" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="296" s="1" customFormat="1">
       <c r="B296" s="7" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
       <c r="C296" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D296" s="7" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
       <c r="E296" s="7" t="s">
-        <v>2951</v>
+        <v>2953</v>
       </c>
       <c r="F296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H296" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J296" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K296" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L296" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M296" s="7" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
       <c r="N296" s="7" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="O296" s="7" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="P296" s="7" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="Q296" s="7" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
       <c r="R296" s="7" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="S296" s="7" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="T296" s="7" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
       <c r="U296" s="7" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
       <c r="V296" s="7" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
       <c r="W296" s="7" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
       <c r="X296" s="7" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="297" s="1" customFormat="1">
       <c r="B297" s="7" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
       <c r="C297" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D297" s="7" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
       <c r="E297" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F297" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H297" s="7" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J297" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K297" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L297" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M297" s="7" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
       <c r="N297" s="7" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="O297" s="7" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="P297" s="7" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="Q297" s="7" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
       <c r="R297" s="7" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="S297" s="7" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="T297" s="7" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
       <c r="U297" s="7" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
       <c r="V297" s="7" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
       <c r="W297" s="7" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
       <c r="X297" s="7" t="s">
-        <v>2972</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="298" s="1" customFormat="1">
       <c r="B298" s="7" t="s">
-        <v>2973</v>
+        <v>2975</v>
       </c>
       <c r="C298" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D298" s="7" t="s">
-        <v>2974</v>
+        <v>2976</v>
       </c>
       <c r="E298" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H298" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J298" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K298" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L298" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M298" s="7" t="s">
-        <v>2975</v>
+        <v>2977</v>
       </c>
       <c r="N298" s="7" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
       <c r="O298" s="7" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
       <c r="P298" s="7" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
       <c r="Q298" s="7" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
       <c r="R298" s="7" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
       <c r="S298" s="7" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
       <c r="T298" s="7" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
       <c r="U298" s="7" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
       <c r="V298" s="7" t="s">
-        <v>2978</v>
+        <v>2980</v>
       </c>
       <c r="W298" s="7" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
       <c r="X298" s="7" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="299" s="1" customFormat="1">
       <c r="B299" s="7" t="s">
-        <v>2981</v>
+        <v>2983</v>
       </c>
       <c r="C299" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D299" s="7" t="s">
-        <v>2982</v>
+        <v>2984</v>
       </c>
       <c r="E299" s="7" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
       <c r="F299" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G299" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H299" s="7" t="s">
-        <v>2984</v>
+        <v>2986</v>
       </c>
       <c r="I299" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J299" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K299" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L299" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M299" s="7" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="N299" s="7" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
       <c r="O299" s="7" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
       <c r="P299" s="7" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="Q299" s="7" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
       <c r="R299" s="7" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="S299" s="7" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
       <c r="T299" s="7" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
       <c r="U299" s="7" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
       <c r="V299" s="7" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="W299" s="7" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
       <c r="X299" s="7" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="300" s="1" customFormat="1">
       <c r="B300" s="7" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
       <c r="C300" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D300" s="7" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
       <c r="E300" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F300" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G300" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H300" s="7" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
       <c r="I300" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J300" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K300" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L300" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M300" s="7" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
       <c r="N300" s="7" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
       <c r="O300" s="7" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
       <c r="P300" s="7" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="Q300" s="7" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
       <c r="R300" s="7" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="S300" s="7" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
       <c r="T300" s="7" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="U300" s="7" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
       <c r="V300" s="7" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
       <c r="W300" s="7" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
       <c r="X300" s="7" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="301" s="1" customFormat="1">
       <c r="B301" s="7" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
       <c r="C301" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D301" s="7" t="s">
-        <v>3008</v>
+        <v>3010</v>
       </c>
       <c r="E301" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="F301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H301" s="7" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
       <c r="I301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J301" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K301" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L301" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M301" s="7" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
       <c r="N301" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O301" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P301" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q301" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R301" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S301" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T301" s="7" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="U301" s="7" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
       <c r="V301" s="7" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="W301" s="7" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
       <c r="X301" s="7" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="302" s="1" customFormat="1">
       <c r="B302" s="7" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
       <c r="C302" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D302" s="7" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="E302" s="7" t="s">
         <v>434</v>
       </c>
       <c r="F302" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G302" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J302" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K302" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L302" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M302" s="7" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
       <c r="N302" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O302" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P302" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q302" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R302" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S302" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T302" s="7" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
       <c r="U302" s="7" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
       <c r="V302" s="7" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
       <c r="W302" s="7" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
       <c r="X302" s="7" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="303" s="1" customFormat="1">
       <c r="B303" s="7" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
       <c r="C303" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D303" s="7" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
       <c r="E303" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F303" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G303" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I303" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J303" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K303" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L303" s="7" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
       <c r="M303" s="7" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
       <c r="N303" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O303" s="7" t="s">
-        <v>3034</v>
+        <v>3036</v>
       </c>
       <c r="P303" s="7" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
       <c r="Q303" s="7" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
       <c r="R303" s="7" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
       <c r="S303" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T303" s="7" t="s">
-        <v>3038</v>
+        <v>3040</v>
       </c>
       <c r="U303" s="7" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
       <c r="V303" s="7" t="s">
-        <v>3039</v>
+        <v>3041</v>
       </c>
       <c r="W303" s="7" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
       <c r="X303" s="7" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="304" s="1" customFormat="1">
       <c r="B304" s="7" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
       <c r="C304" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D304" s="7" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
       <c r="E304" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F304" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G304" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I304" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J304" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K304" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L304" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M304" s="7" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
       <c r="N304" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O304" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P304" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q304" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R304" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S304" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T304" s="7" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
       <c r="U304" s="7" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
       <c r="V304" s="7" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
       <c r="W304" s="7" t="s">
-        <v>3048</v>
+        <v>3050</v>
       </c>
       <c r="X304" s="7" t="s">
-        <v>3049</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="305" s="1" customFormat="1">
       <c r="B305" s="7" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
       <c r="C305" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D305" s="7" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
       <c r="E305" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F305" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G305" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I305" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J305" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K305" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L305" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M305" s="7" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
       <c r="N305" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O305" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P305" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q305" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R305" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S305" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T305" s="7" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
       <c r="U305" s="7" t="s">
-        <v>3054</v>
+        <v>3056</v>
       </c>
       <c r="V305" s="7" t="s">
-        <v>3055</v>
+        <v>3057</v>
       </c>
       <c r="W305" s="7" t="s">
-        <v>3056</v>
+        <v>3058</v>
       </c>
       <c r="X305" s="7" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="306" s="1" customFormat="1">
       <c r="B306" s="7" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
       <c r="C306" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D306" s="7" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
       <c r="E306" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F306" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G306" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H306" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J306" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K306" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L306" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M306" s="7" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
       <c r="N306" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O306" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P306" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q306" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R306" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S306" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T306" s="7" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
       <c r="U306" s="7" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
       <c r="V306" s="7" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
       <c r="W306" s="7" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
       <c r="X306" s="7" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="307" s="1" customFormat="1">
       <c r="B307" s="7" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
       <c r="C307" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D307" s="7" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
       <c r="E307" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F307" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G307" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H307" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I307" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J307" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K307" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L307" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M307" s="7" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
       <c r="N307" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O307" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P307" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q307" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R307" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S307" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T307" s="7" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
       <c r="U307" s="7" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
       <c r="V307" s="7" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
       <c r="W307" s="7" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
       <c r="X307" s="7" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="308" s="1" customFormat="1">
       <c r="B308" s="7" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
       <c r="C308" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D308" s="7" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
       <c r="E308" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F308" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G308" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J308" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K308" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L308" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M308" s="7" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
       <c r="N308" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O308" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P308" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q308" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R308" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S308" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T308" s="7" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
       <c r="U308" s="7" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
       <c r="V308" s="7" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
       <c r="W308" s="7" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
       <c r="X308" s="7" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="309" s="1" customFormat="1">
       <c r="B309" s="7" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
       <c r="C309" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D309" s="7" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
       <c r="E309" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F309" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G309" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H309" s="7" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J309" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K309" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L309" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M309" s="7" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
       <c r="N309" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O309" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P309" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q309" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R309" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S309" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T309" s="7" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
       <c r="U309" s="7" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
       <c r="V309" s="7" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
       <c r="W309" s="7" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
       <c r="X309" s="7" t="s">
-        <v>3090</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="310" s="1" customFormat="1">
       <c r="B310" s="7" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
       <c r="C310" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D310" s="7" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
       <c r="E310" s="7" t="s">
         <v>146</v>
       </c>
       <c r="F310" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G310" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I310" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J310" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K310" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L310" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M310" s="7" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
       <c r="N310" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O310" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P310" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q310" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R310" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S310" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T310" s="7" t="s">
-        <v>3094</v>
+        <v>3096</v>
       </c>
       <c r="U310" s="7" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
       <c r="V310" s="7" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
       <c r="W310" s="7" t="s">
-        <v>3097</v>
+        <v>3099</v>
       </c>
       <c r="X310" s="7" t="s">
-        <v>3098</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="311" s="1" customFormat="1">
       <c r="B311" s="7" t="s">
-        <v>3099</v>
+        <v>3101</v>
       </c>
       <c r="C311" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D311" s="7" t="s">
-        <v>3100</v>
+        <v>3102</v>
       </c>
       <c r="E311" s="7" t="s">
         <v>424</v>
       </c>
       <c r="F311" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G311" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I311" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J311" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K311" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L311" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M311" s="7" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
       <c r="N311" s="7" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
       <c r="O311" s="7" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="P311" s="7" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="Q311" s="7" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="R311" s="7" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="S311" s="7" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="T311" s="7" t="s">
-        <v>3102</v>
+        <v>3104</v>
       </c>
       <c r="U311" s="7" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
       <c r="V311" s="7" t="s">
-        <v>3104</v>
+        <v>3106</v>
       </c>
       <c r="W311" s="7" t="s">
-        <v>3105</v>
+        <v>3107</v>
       </c>
       <c r="X311" s="7" t="s">
-        <v>3106</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="312" s="1" customFormat="1">
       <c r="B312" s="7" t="s">
-        <v>3107</v>
+        <v>3109</v>
       </c>
       <c r="C312" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D312" s="7" t="s">
-        <v>3108</v>
+        <v>3110</v>
       </c>
       <c r="E312" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F312" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G312" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H312" s="7" t="s">
-        <v>3109</v>
+        <v>3111</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J312" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K312" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L312" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M312" s="7" t="s">
-        <v>3110</v>
+        <v>3112</v>
       </c>
       <c r="N312" s="7" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="O312" s="7" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="P312" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q312" s="7" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="R312" s="7" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="S312" s="7" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="T312" s="7" t="s">
-        <v>3116</v>
+        <v>3118</v>
       </c>
       <c r="U312" s="7" t="s">
-        <v>3117</v>
+        <v>3119</v>
       </c>
       <c r="V312" s="7" t="s">
-        <v>3118</v>
+        <v>3120</v>
       </c>
       <c r="W312" s="7" t="s">
-        <v>3119</v>
+        <v>3121</v>
       </c>
       <c r="X312" s="7" t="s">
-        <v>3120</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="313" s="1" customFormat="1">
       <c r="B313" s="7" t="s">
-        <v>3121</v>
+        <v>3123</v>
       </c>
       <c r="C313" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D313" s="7" t="s">
-        <v>3122</v>
+        <v>3124</v>
       </c>
       <c r="E313" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F313" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G313" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H313" s="7" t="s">
-        <v>3123</v>
+        <v>3125</v>
       </c>
       <c r="I313" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J313" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K313" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L313" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M313" s="7" t="s">
-        <v>3124</v>
+        <v>3126</v>
       </c>
       <c r="N313" s="7" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="O313" s="7" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="P313" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q313" s="7" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="R313" s="7" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="S313" s="7" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="T313" s="7" t="s">
-        <v>3125</v>
+        <v>3127</v>
       </c>
       <c r="U313" s="7" t="s">
-        <v>3126</v>
+        <v>3128</v>
       </c>
       <c r="V313" s="7" t="s">
-        <v>3127</v>
+        <v>3129</v>
       </c>
       <c r="W313" s="7" t="s">
-        <v>3128</v>
+        <v>3130</v>
       </c>
       <c r="X313" s="7" t="s">
-        <v>3129</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="314" s="1" customFormat="1">
       <c r="B314" s="7" t="s">
-        <v>3130</v>
+        <v>3132</v>
       </c>
       <c r="C314" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D314" s="7" t="s">
-        <v>3131</v>
+        <v>3133</v>
       </c>
       <c r="E314" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F314" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G314" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H314" s="7" t="s">
-        <v>3132</v>
+        <v>3134</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J314" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K314" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L314" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M314" s="7" t="s">
-        <v>3133</v>
+        <v>3135</v>
       </c>
       <c r="N314" s="7" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="O314" s="7" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="P314" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q314" s="7" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="R314" s="7" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="S314" s="7" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="T314" s="7" t="s">
-        <v>3125</v>
+        <v>3127</v>
       </c>
       <c r="U314" s="7" t="s">
-        <v>3126</v>
+        <v>3128</v>
       </c>
       <c r="V314" s="7" t="s">
-        <v>3127</v>
+        <v>3129</v>
       </c>
       <c r="W314" s="7" t="s">
-        <v>3128</v>
+        <v>3130</v>
       </c>
       <c r="X314" s="7" t="s">
-        <v>3134</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="315" s="1" customFormat="1">
       <c r="B315" s="7" t="s">
-        <v>3135</v>
+        <v>3137</v>
       </c>
       <c r="C315" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D315" s="7" t="s">
-        <v>3136</v>
+        <v>3138</v>
       </c>
       <c r="E315" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J315" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K315" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L315" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M315" s="7" t="s">
-        <v>3137</v>
+        <v>3139</v>
       </c>
       <c r="N315" s="7" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="O315" s="7" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="P315" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q315" s="7" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="R315" s="7" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="S315" s="7" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="T315" s="7" t="s">
-        <v>3138</v>
+        <v>3140</v>
       </c>
       <c r="U315" s="7" t="s">
-        <v>3139</v>
+        <v>3141</v>
       </c>
       <c r="V315" s="7" t="s">
-        <v>3140</v>
+        <v>3142</v>
       </c>
       <c r="W315" s="7" t="s">
-        <v>3141</v>
+        <v>3143</v>
       </c>
       <c r="X315" s="7" t="s">
-        <v>3129</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="316" s="1" customFormat="1">
       <c r="B316" s="7" t="s">
-        <v>3142</v>
+        <v>3144</v>
       </c>
       <c r="C316" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D316" s="7" t="s">
-        <v>3143</v>
+        <v>3145</v>
       </c>
       <c r="E316" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F316" s="7" t="s">
         <v>344</v>
       </c>
       <c r="G316" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J316" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K316" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L316" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M316" s="7" t="s">
-        <v>3144</v>
+        <v>3146</v>
       </c>
       <c r="N316" s="7" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="O316" s="7" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="P316" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q316" s="7" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="R316" s="7" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="S316" s="7" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="T316" s="7" t="s">
-        <v>3138</v>
+        <v>3140</v>
       </c>
       <c r="U316" s="7" t="s">
-        <v>3145</v>
+        <v>3147</v>
       </c>
       <c r="V316" s="7" t="s">
-        <v>3140</v>
+        <v>3142</v>
       </c>
       <c r="W316" s="7" t="s">
-        <v>3141</v>
+        <v>3143</v>
       </c>
       <c r="X316" s="7" t="s">
-        <v>3134</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="317" s="1" customFormat="1">
       <c r="B317" s="7" t="s">
-        <v>3146</v>
+        <v>3148</v>
       </c>
       <c r="C317" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D317" s="7" t="s">
-        <v>3147</v>
+        <v>3149</v>
       </c>
       <c r="E317" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F317" s="7" t="s">
         <v>344</v>
       </c>
       <c r="G317" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H317" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J317" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K317" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L317" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M317" s="7" t="s">
-        <v>3148</v>
+        <v>3150</v>
       </c>
       <c r="N317" s="7" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="O317" s="7" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="P317" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q317" s="7" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="R317" s="7" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="S317" s="7" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="T317" s="7" t="s">
-        <v>3149</v>
+        <v>3151</v>
       </c>
       <c r="U317" s="7" t="s">
-        <v>3150</v>
+        <v>3152</v>
       </c>
       <c r="V317" s="7" t="s">
+        <v>3153</v>
+      </c>
+      <c r="W317" s="7" t="s">
+        <v>3154</v>
+      </c>
+      <c r="X317" s="7" t="s">
         <v>3151</v>
-      </c>
-[...4 lines deleted...]
-        <v>3149</v>
       </c>
     </row>
     <row r="318" s="1" customFormat="1">
       <c r="B318" s="7" t="s">
-        <v>3153</v>
+        <v>3155</v>
       </c>
       <c r="C318" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D318" s="7" t="s">
-        <v>3154</v>
+        <v>3156</v>
       </c>
       <c r="E318" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F318" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G318" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H318" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I318" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J318" s="7" t="s">
-        <v>3155</v>
+        <v>3157</v>
       </c>
       <c r="K318" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L318" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M318" s="7" t="s">
-        <v>3156</v>
+        <v>3158</v>
       </c>
       <c r="N318" s="7" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="O318" s="7" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="P318" s="7" t="s">
         <v>331</v>
       </c>
       <c r="Q318" s="7" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
       <c r="R318" s="7" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
       <c r="S318" s="7" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="T318" s="7" t="s">
-        <v>3157</v>
+        <v>3159</v>
       </c>
       <c r="U318" s="7" t="s">
-        <v>3158</v>
+        <v>3160</v>
       </c>
       <c r="V318" s="7" t="s">
-        <v>3159</v>
+        <v>3161</v>
       </c>
       <c r="W318" s="7" t="s">
-        <v>3160</v>
+        <v>3162</v>
       </c>
       <c r="X318" s="7" t="s">
-        <v>3161</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="319" s="1" customFormat="1">
       <c r="B319" s="7" t="s">
-        <v>3162</v>
+        <v>3164</v>
       </c>
       <c r="C319" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D319" s="7" t="s">
-        <v>3163</v>
+        <v>3165</v>
       </c>
       <c r="E319" s="7" t="s">
         <v>326</v>
       </c>
       <c r="F319" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G319" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H319" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I319" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J319" s="7" t="s">
         <v>561</v>
       </c>
       <c r="K319" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L319" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M319" s="7" t="s">
-        <v>3164</v>
+        <v>3166</v>
       </c>
       <c r="N319" s="7" t="s">
-        <v>3165</v>
+        <v>3167</v>
       </c>
       <c r="O319" s="7" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
       <c r="P319" s="7" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
       <c r="Q319" s="7" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
       <c r="R319" s="7" t="s">
-        <v>3169</v>
+        <v>3171</v>
       </c>
       <c r="S319" s="7" t="s">
-        <v>3170</v>
+        <v>3172</v>
       </c>
       <c r="T319" s="7" t="s">
-        <v>3171</v>
+        <v>3173</v>
       </c>
       <c r="U319" s="7" t="s">
-        <v>3172</v>
+        <v>3174</v>
       </c>
       <c r="V319" s="7" t="s">
-        <v>3173</v>
+        <v>3175</v>
       </c>
       <c r="W319" s="7" t="s">
-        <v>3174</v>
+        <v>3176</v>
       </c>
       <c r="X319" s="7" t="s">
-        <v>3175</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="320" s="1" customFormat="1">
       <c r="B320" s="7" t="s">
-        <v>3176</v>
+        <v>3178</v>
       </c>
       <c r="C320" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>504</v>
       </c>
       <c r="E320" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F320" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G320" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H320" s="7" t="s">
-        <v>3177</v>
+        <v>3179</v>
       </c>
       <c r="I320" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J320" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K320" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L320" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M320" s="7" t="s">
-        <v>3178</v>
+        <v>3180</v>
       </c>
       <c r="N320" s="7" t="s">
-        <v>3165</v>
+        <v>3167</v>
       </c>
       <c r="O320" s="7" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
       <c r="P320" s="7" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
       <c r="Q320" s="7" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
       <c r="R320" s="7" t="s">
-        <v>3169</v>
+        <v>3171</v>
       </c>
       <c r="S320" s="7" t="s">
-        <v>3170</v>
+        <v>3172</v>
       </c>
       <c r="T320" s="7" t="s">
-        <v>3179</v>
+        <v>3181</v>
       </c>
       <c r="U320" s="7" t="s">
-        <v>3180</v>
+        <v>3182</v>
       </c>
       <c r="V320" s="7" t="s">
-        <v>3181</v>
+        <v>3183</v>
       </c>
       <c r="W320" s="7" t="s">
-        <v>3182</v>
+        <v>3184</v>
       </c>
       <c r="X320" s="7" t="s">
-        <v>3183</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="321" s="1" customFormat="1">
       <c r="B321" s="7" t="s">
-        <v>3184</v>
+        <v>3186</v>
       </c>
       <c r="C321" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D321" s="7" t="s">
-        <v>3185</v>
+        <v>3187</v>
       </c>
       <c r="E321" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F321" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G321" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H321" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J321" s="7" t="s">
-        <v>3186</v>
+        <v>3188</v>
       </c>
       <c r="K321" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L321" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M321" s="7" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
       <c r="N321" s="7" t="s">
-        <v>3165</v>
+        <v>3167</v>
       </c>
       <c r="O321" s="7" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
       <c r="P321" s="7" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
       <c r="Q321" s="7" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
       <c r="R321" s="7" t="s">
-        <v>3169</v>
+        <v>3171</v>
       </c>
       <c r="S321" s="7" t="s">
-        <v>3170</v>
+        <v>3172</v>
       </c>
       <c r="T321" s="7" t="s">
-        <v>3171</v>
+        <v>3173</v>
       </c>
       <c r="U321" s="7" t="s">
-        <v>3172</v>
+        <v>3174</v>
       </c>
       <c r="V321" s="7" t="s">
-        <v>3173</v>
+        <v>3175</v>
       </c>
       <c r="W321" s="7" t="s">
-        <v>3174</v>
+        <v>3176</v>
       </c>
       <c r="X321" s="7" t="s">
-        <v>3175</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="322" s="1" customFormat="1">
       <c r="B322" s="7" t="s">
-        <v>3188</v>
+        <v>3190</v>
       </c>
       <c r="C322" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D322" s="7" t="s">
-        <v>3189</v>
+        <v>3191</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F322" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G322" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H322" s="7" t="s">
-        <v>3190</v>
+        <v>3192</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J322" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K322" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L322" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M322" s="7" t="s">
-        <v>3191</v>
+        <v>3193</v>
       </c>
       <c r="N322" s="7" t="s">
-        <v>3165</v>
+        <v>3167</v>
       </c>
       <c r="O322" s="7" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
       <c r="P322" s="7" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
       <c r="Q322" s="7" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
       <c r="R322" s="7" t="s">
-        <v>3169</v>
+        <v>3171</v>
       </c>
       <c r="S322" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T322" s="7" t="s">
-        <v>3192</v>
+        <v>3194</v>
       </c>
       <c r="U322" s="7" t="s">
-        <v>3193</v>
+        <v>3195</v>
       </c>
       <c r="V322" s="7" t="s">
-        <v>3194</v>
+        <v>3196</v>
       </c>
       <c r="W322" s="7" t="s">
-        <v>3195</v>
+        <v>3197</v>
       </c>
       <c r="X322" s="7" t="s">
-        <v>3196</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="323" s="1" customFormat="1">
       <c r="B323" s="7" t="s">
-        <v>3197</v>
+        <v>3199</v>
       </c>
       <c r="C323" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D323" s="7" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="E323" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F323" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G323" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H323" s="7" t="s">
-        <v>3198</v>
+        <v>3200</v>
       </c>
       <c r="I323" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J323" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K323" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L323" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M323" s="7" t="s">
-        <v>3199</v>
+        <v>3201</v>
       </c>
       <c r="N323" s="7" t="s">
-        <v>3165</v>
+        <v>3167</v>
       </c>
       <c r="O323" s="7" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
       <c r="P323" s="7" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
       <c r="Q323" s="7" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
       <c r="R323" s="7" t="s">
-        <v>3169</v>
+        <v>3171</v>
       </c>
       <c r="S323" s="7" t="s">
         <v>344</v>
       </c>
       <c r="T323" s="7" t="s">
-        <v>3200</v>
+        <v>3202</v>
       </c>
       <c r="U323" s="7" t="s">
-        <v>3201</v>
+        <v>3203</v>
       </c>
       <c r="V323" s="7" t="s">
-        <v>3202</v>
+        <v>3204</v>
       </c>
       <c r="W323" s="7" t="s">
-        <v>3203</v>
+        <v>3205</v>
       </c>
       <c r="X323" s="7" t="s">
-        <v>3204</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="324" s="1" customFormat="1">
       <c r="B324" s="7" t="s">
-        <v>3205</v>
+        <v>3207</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D324" s="7" t="s">
-        <v>3206</v>
+        <v>3208</v>
       </c>
       <c r="E324" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H324" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J324" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K324" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L324" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M324" s="7" t="s">
-        <v>3207</v>
+        <v>3209</v>
       </c>
       <c r="N324" s="7" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
       <c r="O324" s="7" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="P324" s="7" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
       <c r="Q324" s="7" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
       <c r="R324" s="7" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="S324" s="7" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
       <c r="T324" s="7" t="s">
-        <v>3214</v>
+        <v>3216</v>
       </c>
       <c r="U324" s="7" t="s">
-        <v>3215</v>
+        <v>3217</v>
       </c>
       <c r="V324" s="7" t="s">
-        <v>3216</v>
+        <v>3218</v>
       </c>
       <c r="W324" s="7" t="s">
-        <v>3217</v>
+        <v>3219</v>
       </c>
       <c r="X324" s="7" t="s">
-        <v>3218</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="325" s="1" customFormat="1">
       <c r="B325" s="7" t="s">
-        <v>3219</v>
+        <v>3221</v>
       </c>
       <c r="C325" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D325" s="7" t="s">
-        <v>3220</v>
+        <v>3222</v>
       </c>
       <c r="E325" s="7" t="s">
         <v>434</v>
       </c>
       <c r="F325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H325" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J325" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K325" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L325" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M325" s="7" t="s">
-        <v>3221</v>
+        <v>3223</v>
       </c>
       <c r="N325" s="7" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
       <c r="O325" s="7" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="P325" s="7" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
       <c r="Q325" s="7" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
       <c r="R325" s="7" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="S325" s="7" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
       <c r="T325" s="7" t="s">
-        <v>3222</v>
+        <v>3224</v>
       </c>
       <c r="U325" s="7" t="s">
-        <v>3223</v>
+        <v>3225</v>
       </c>
       <c r="V325" s="7" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
       <c r="W325" s="7" t="s">
-        <v>3225</v>
+        <v>3227</v>
       </c>
       <c r="X325" s="7" t="s">
-        <v>3226</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="326" s="1" customFormat="1">
       <c r="B326" s="7" t="s">
-        <v>3227</v>
+        <v>3229</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D326" s="7" t="s">
-        <v>3228</v>
+        <v>3230</v>
       </c>
       <c r="E326" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H326" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J326" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K326" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L326" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M326" s="7" t="s">
-        <v>3229</v>
+        <v>3231</v>
       </c>
       <c r="N326" s="7" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
       <c r="O326" s="7" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="P326" s="7" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
       <c r="Q326" s="7" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
       <c r="R326" s="7" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="S326" s="7" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
       <c r="T326" s="7" t="s">
-        <v>3222</v>
+        <v>3224</v>
       </c>
       <c r="U326" s="7" t="s">
-        <v>3223</v>
+        <v>3225</v>
       </c>
       <c r="V326" s="7" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
       <c r="W326" s="7" t="s">
-        <v>3225</v>
+        <v>3227</v>
       </c>
       <c r="X326" s="7" t="s">
-        <v>3226</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="327" s="1" customFormat="1">
       <c r="B327" s="7" t="s">
-        <v>3230</v>
+        <v>3232</v>
       </c>
       <c r="C327" s="7" t="s">
         <v>432</v>
       </c>
       <c r="D327" s="7" t="s">
-        <v>3231</v>
+        <v>3233</v>
       </c>
       <c r="E327" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F327" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G327" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H327" s="7" t="s">
-        <v>3232</v>
+        <v>3234</v>
       </c>
       <c r="I327" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J327" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K327" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L327" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M327" s="7" t="s">
-        <v>3233</v>
+        <v>3235</v>
       </c>
       <c r="N327" s="7" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
       <c r="O327" s="7" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="P327" s="7" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
       <c r="Q327" s="7" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
       <c r="R327" s="7" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="S327" s="7" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
       <c r="T327" s="7" t="s">
-        <v>3234</v>
+        <v>3236</v>
       </c>
       <c r="U327" s="7" t="s">
-        <v>3235</v>
+        <v>3237</v>
       </c>
       <c r="V327" s="7" t="s">
-        <v>3236</v>
+        <v>3238</v>
       </c>
       <c r="W327" s="7" t="s">
-        <v>3237</v>
+        <v>3239</v>
       </c>
       <c r="X327" s="7" t="s">
-        <v>3238</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="328" s="1" customFormat="1">
       <c r="B328" s="7" t="s">
-        <v>3239</v>
+        <v>3241</v>
       </c>
       <c r="C328" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D328" s="7" t="s">
-        <v>3240</v>
+        <v>3242</v>
       </c>
       <c r="E328" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H328" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J328" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K328" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L328" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M328" s="7" t="s">
-        <v>3241</v>
+        <v>3243</v>
       </c>
       <c r="N328" s="7" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
       <c r="O328" s="7" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
       <c r="P328" s="7" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
       <c r="Q328" s="7" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
       <c r="R328" s="7" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
       <c r="S328" s="7" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
       <c r="T328" s="7" t="s">
-        <v>3222</v>
+        <v>3224</v>
       </c>
       <c r="U328" s="7" t="s">
-        <v>3223</v>
+        <v>3225</v>
       </c>
       <c r="V328" s="7" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
       <c r="W328" s="7" t="s">
-        <v>3225</v>
+        <v>3227</v>
       </c>
       <c r="X328" s="7" t="s">
-        <v>3242</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="329" s="1" customFormat="1">
       <c r="B329" s="7" t="s">
-        <v>3243</v>
+        <v>3245</v>
       </c>
       <c r="C329" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D329" s="7" t="s">
-        <v>3244</v>
+        <v>3246</v>
       </c>
       <c r="E329" s="7" t="s">
         <v>1278</v>
       </c>
       <c r="F329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H329" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J329" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K329" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L329" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M329" s="7" t="s">
-        <v>3245</v>
+        <v>3247</v>
       </c>
       <c r="N329" s="7" t="s">
-        <v>3246</v>
+        <v>3248</v>
       </c>
       <c r="O329" s="7" t="s">
-        <v>3247</v>
+        <v>3249</v>
       </c>
       <c r="P329" s="7" t="s">
-        <v>3248</v>
+        <v>3250</v>
       </c>
       <c r="Q329" s="7" t="s">
-        <v>3249</v>
+        <v>3251</v>
       </c>
       <c r="R329" s="7" t="s">
-        <v>3250</v>
+        <v>3252</v>
       </c>
       <c r="S329" s="7" t="s">
-        <v>3251</v>
+        <v>3253</v>
       </c>
       <c r="T329" s="7" t="s">
-        <v>3252</v>
+        <v>3254</v>
       </c>
       <c r="U329" s="7" t="s">
-        <v>3253</v>
+        <v>3255</v>
       </c>
       <c r="V329" s="7" t="s">
-        <v>3254</v>
+        <v>3256</v>
       </c>
       <c r="W329" s="7" t="s">
-        <v>3255</v>
+        <v>3257</v>
       </c>
       <c r="X329" s="7" t="s">
-        <v>3256</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="330" s="1" customFormat="1">
       <c r="B330" s="7" t="s">
-        <v>3257</v>
+        <v>3259</v>
       </c>
       <c r="C330" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>896</v>
       </c>
       <c r="E330" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F330" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G330" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H330" s="7" t="s">
-        <v>3258</v>
+        <v>3260</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J330" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K330" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L330" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M330" s="7" t="s">
-        <v>3259</v>
+        <v>3261</v>
       </c>
       <c r="N330" s="7" t="s">
-        <v>3260</v>
+        <v>3262</v>
       </c>
       <c r="O330" s="7" t="s">
-        <v>3261</v>
+        <v>3263</v>
       </c>
       <c r="P330" s="7" t="s">
-        <v>3262</v>
+        <v>3264</v>
       </c>
       <c r="Q330" s="7" t="s">
-        <v>3263</v>
+        <v>3265</v>
       </c>
       <c r="R330" s="7" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
       <c r="S330" s="7" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
       <c r="T330" s="7" t="s">
-        <v>3266</v>
+        <v>3268</v>
       </c>
       <c r="U330" s="7" t="s">
-        <v>3267</v>
+        <v>3269</v>
       </c>
       <c r="V330" s="7" t="s">
-        <v>3268</v>
+        <v>3270</v>
       </c>
       <c r="W330" s="7" t="s">
-        <v>3269</v>
+        <v>3271</v>
       </c>
       <c r="X330" s="7" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="331" s="1" customFormat="1">
       <c r="B331" s="7" t="s">
-        <v>3271</v>
+        <v>3273</v>
       </c>
       <c r="C331" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D331" s="7" t="s">
-        <v>3272</v>
+        <v>3274</v>
       </c>
       <c r="E331" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="F331" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G331" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H331" s="7" t="s">
-        <v>3186</v>
+        <v>3188</v>
       </c>
       <c r="I331" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J331" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K331" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L331" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M331" s="7" t="s">
-        <v>3273</v>
+        <v>3275</v>
       </c>
       <c r="N331" s="7" t="s">
-        <v>3260</v>
+        <v>3262</v>
       </c>
       <c r="O331" s="7" t="s">
-        <v>3274</v>
+        <v>3276</v>
       </c>
       <c r="P331" s="7" t="s">
-        <v>3262</v>
+        <v>3264</v>
       </c>
       <c r="Q331" s="7" t="s">
-        <v>3275</v>
+        <v>3277</v>
       </c>
       <c r="R331" s="7" t="s">
-        <v>3276</v>
+        <v>3278</v>
       </c>
       <c r="S331" s="7" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
       <c r="T331" s="7" t="s">
-        <v>3277</v>
+        <v>3279</v>
       </c>
       <c r="U331" s="7" t="s">
-        <v>3267</v>
+        <v>3269</v>
       </c>
       <c r="V331" s="7" t="s">
-        <v>3268</v>
+        <v>3270</v>
       </c>
       <c r="W331" s="7" t="s">
-        <v>3278</v>
+        <v>3280</v>
       </c>
       <c r="X331" s="7" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="332" s="1" customFormat="1">
       <c r="B332" s="7" t="s">
-        <v>3279</v>
+        <v>3281</v>
       </c>
       <c r="C332" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D332" s="7" t="s">
-        <v>3280</v>
+        <v>3282</v>
       </c>
       <c r="E332" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F332" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G332" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H332" s="7" t="s">
-        <v>3281</v>
+        <v>3283</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J332" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K332" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L332" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M332" s="7" t="s">
-        <v>3282</v>
+        <v>3284</v>
       </c>
       <c r="N332" s="7" t="s">
-        <v>3260</v>
+        <v>3262</v>
       </c>
       <c r="O332" s="7" t="s">
-        <v>3261</v>
+        <v>3263</v>
       </c>
       <c r="P332" s="7" t="s">
-        <v>3262</v>
+        <v>3264</v>
       </c>
       <c r="Q332" s="7" t="s">
-        <v>3263</v>
+        <v>3265</v>
       </c>
       <c r="R332" s="7" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
       <c r="S332" s="7" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
       <c r="T332" s="7" t="s">
-        <v>3277</v>
+        <v>3279</v>
       </c>
       <c r="U332" s="7" t="s">
-        <v>3283</v>
+        <v>3285</v>
       </c>
       <c r="V332" s="7" t="s">
-        <v>3284</v>
+        <v>3286</v>
       </c>
       <c r="W332" s="7" t="s">
-        <v>3285</v>
+        <v>3287</v>
       </c>
       <c r="X332" s="7" t="s">
-        <v>3286</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="333" s="1" customFormat="1">
       <c r="B333" s="7" t="s">
-        <v>3287</v>
+        <v>3289</v>
       </c>
       <c r="C333" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D333" s="7" t="s">
-        <v>3288</v>
+        <v>3290</v>
       </c>
       <c r="E333" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F333" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G333" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H333" s="7" t="s">
-        <v>3289</v>
+        <v>3291</v>
       </c>
       <c r="I333" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J333" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K333" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L333" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M333" s="7" t="s">
-        <v>3290</v>
+        <v>3292</v>
       </c>
       <c r="N333" s="7" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="O333" s="7" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="P333" s="7" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="Q333" s="7" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="R333" s="7" t="s">
-        <v>3295</v>
+        <v>3297</v>
       </c>
       <c r="S333" s="7" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="T333" s="7" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
       <c r="U333" s="7" t="s">
-        <v>3298</v>
+        <v>3300</v>
       </c>
       <c r="V333" s="7" t="s">
-        <v>3299</v>
+        <v>3301</v>
       </c>
       <c r="W333" s="7" t="s">
-        <v>3300</v>
+        <v>3302</v>
       </c>
       <c r="X333" s="7" t="s">
-        <v>3301</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="334" s="1" customFormat="1">
       <c r="B334" s="7" t="s">
-        <v>3302</v>
+        <v>3304</v>
       </c>
       <c r="C334" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D334" s="7" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="E334" s="7" t="s">
-        <v>3304</v>
+        <v>2799</v>
       </c>
       <c r="F334" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G334" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H334" s="7" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="I334" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J334" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K334" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L334" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M334" s="7" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="N334" s="7" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="O334" s="7" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="P334" s="7" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="Q334" s="7" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="R334" s="7" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="S334" s="7" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="T334" s="7" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="U334" s="7" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="V334" s="7" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="W334" s="7" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="X334" s="7" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="335" s="1" customFormat="1">
       <c r="B335" s="7" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D335" s="7" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="E335" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F335" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G335" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H335" s="7" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J335" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K335" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L335" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M335" s="7" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="N335" s="7" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="O335" s="7" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="P335" s="7" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="Q335" s="7" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="R335" s="7" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="S335" s="7" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="T335" s="7" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="U335" s="7" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="V335" s="7" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="W335" s="7" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="X335" s="7" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="336" s="1" customFormat="1">
       <c r="B336" s="7" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D336" s="7" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="E336" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H336" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J336" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K336" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L336" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M336" s="7" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="N336" s="7" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="O336" s="7" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="P336" s="7" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="Q336" s="7" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="R336" s="7" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="S336" s="7" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="T336" s="7" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="U336" s="7" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="V336" s="7" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="W336" s="7" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
       <c r="X336" s="7" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="337" s="1" customFormat="1">
       <c r="B337" s="7" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D337" s="7" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="E337" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F337" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G337" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H337" s="7" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J337" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K337" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L337" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M337" s="7" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="N337" s="7" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="O337" s="7" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="P337" s="7" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="Q337" s="7" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="R337" s="7" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="S337" s="7" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="T337" s="7" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="U337" s="7" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="V337" s="7" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="W337" s="7" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
       <c r="X337" s="7" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="338" s="1" customFormat="1">
       <c r="B338" s="7" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D338" s="7" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
       <c r="E338" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H338" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J338" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K338" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L338" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M338" s="7" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="N338" s="7" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="O338" s="7" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="P338" s="7" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="Q338" s="7" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="R338" s="7" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="S338" s="7" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="T338" s="7" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="U338" s="7" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="V338" s="7" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="W338" s="7" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="X338" s="7" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="339" s="1" customFormat="1">
       <c r="B339" s="7" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E339" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F339" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G339" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H339" s="7" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="I339" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J339" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K339" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L339" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M339" s="7" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="N339" s="7" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
       <c r="O339" s="7" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="P339" s="7" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="Q339" s="7" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
       <c r="R339" s="7" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="S339" s="7" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
       <c r="T339" s="7" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="U339" s="7" t="s">
+        <v>3356</v>
+      </c>
+      <c r="V339" s="7" t="s">
+        <v>3357</v>
+      </c>
+      <c r="W339" s="7" t="s">
+        <v>3358</v>
+      </c>
+      <c r="X339" s="7" t="s">
         <v>3355</v>
-      </c>
-[...7 lines deleted...]
-        <v>3354</v>
       </c>
     </row>
     <row r="340" s="1" customFormat="1">
       <c r="B340" s="7" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D340" s="7" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="E340" s="7" t="s">
         <v>467</v>
       </c>
       <c r="F340" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G340" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H340" s="7" t="s">
         <v>617</v>
       </c>
       <c r="I340" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J340" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K340" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L340" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M340" s="7" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="N340" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O340" s="7" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="P340" s="7" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="Q340" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R340" s="7" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="S340" s="7" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="T340" s="7" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="U340" s="7" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="V340" s="7" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="W340" s="7" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="X340" s="7" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="341" s="1" customFormat="1">
       <c r="B341" s="7" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D341" s="7" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="E341" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F341" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G341" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H341" s="7" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J341" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K341" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L341" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M341" s="7" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="N341" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O341" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P341" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q341" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R341" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S341" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T341" s="7" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="U341" s="7" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="V341" s="7" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="W341" s="7" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="X341" s="7" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="342" s="1" customFormat="1">
       <c r="B342" s="7" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D342" s="7" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="E342" s="7" t="s">
         <v>1373</v>
       </c>
       <c r="F342" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G342" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H342" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J342" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K342" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L342" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M342" s="7" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="N342" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O342" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P342" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q342" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R342" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S342" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T342" s="7" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="U342" s="7" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="V342" s="7" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="W342" s="7" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
       <c r="X342" s="7" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="343" s="1" customFormat="1">
       <c r="B343" s="7" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D343" s="7" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="E343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="F343" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G343" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H343" s="7" t="s">
         <v>477</v>
       </c>
       <c r="I343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J343" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L343" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M343" s="7" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="N343" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O343" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P343" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q343" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R343" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S343" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T343" s="7" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="U343" s="7" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="V343" s="7" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="W343" s="7" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="X343" s="7" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="344" s="1" customFormat="1">
       <c r="B344" s="7" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D344" s="7" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="E344" s="7" t="s">
         <v>86</v>
       </c>
       <c r="F344" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G344" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H344" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J344" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L344" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M344" s="7" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="N344" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O344" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P344" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q344" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R344" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S344" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T344" s="7" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="U344" s="7" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="V344" s="7" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="W344" s="7" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="X344" s="7" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="345" s="1" customFormat="1">
       <c r="B345" s="7" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D345" s="7" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="E345" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F345" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G345" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H345" s="7" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="I345" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J345" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K345" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L345" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M345" s="7" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="N345" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O345" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P345" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q345" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R345" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S345" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T345" s="7" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="U345" s="7" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="V345" s="7" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="W345" s="7" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="X345" s="7" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="346" s="1" customFormat="1">
       <c r="B346" s="7" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D346" s="7" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="E346" s="7" t="s">
         <v>887</v>
       </c>
       <c r="F346" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G346" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H346" s="7" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J346" s="7" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="K346" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L346" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M346" s="7" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="N346" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O346" s="7" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="P346" s="7" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="Q346" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R346" s="7" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="S346" s="7" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="T346" s="7" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="U346" s="7" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="V346" s="7" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="W346" s="7" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="X346" s="7" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="347" s="1" customFormat="1">
       <c r="B347" s="7" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="D347" s="7" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="E347" s="7" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="F347" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G347" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H347" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J347" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L347" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M347" s="7" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="N347" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O347" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P347" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q347" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R347" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S347" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T347" s="7" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="U347" s="7" t="s">
+        <v>3436</v>
+      </c>
+      <c r="V347" s="7" t="s">
+        <v>3437</v>
+      </c>
+      <c r="W347" s="7" t="s">
+        <v>3438</v>
+      </c>
+      <c r="X347" s="7" t="s">
         <v>3435</v>
-      </c>
-[...7 lines deleted...]
-        <v>3434</v>
       </c>
     </row>
     <row r="348" s="1" customFormat="1">
       <c r="B348" s="7" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D348" s="7" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="E348" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F348" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G348" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H348" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I348" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J348" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K348" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L348" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M348" s="7" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="N348" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O348" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P348" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q348" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R348" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S348" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T348" s="7" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="U348" s="7" t="s">
+        <v>3443</v>
+      </c>
+      <c r="V348" s="7" t="s">
+        <v>3444</v>
+      </c>
+      <c r="W348" s="7" t="s">
+        <v>3445</v>
+      </c>
+      <c r="X348" s="7" t="s">
         <v>3442</v>
-      </c>
-[...7 lines deleted...]
-        <v>3441</v>
       </c>
     </row>
     <row r="349" s="1" customFormat="1">
       <c r="B349" s="7" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D349" s="7" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
       <c r="E349" s="7" t="s">
         <v>785</v>
       </c>
       <c r="F349" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G349" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H349" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J349" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K349" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L349" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M349" s="7" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="N349" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O349" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P349" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q349" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R349" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S349" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T349" s="7" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="U349" s="7" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="V349" s="7" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="W349" s="7" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="X349" s="7" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="350" s="1" customFormat="1">
       <c r="B350" s="7" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D350" s="7" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="E350" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F350" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G350" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H350" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I350" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J350" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K350" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L350" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M350" s="7" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="N350" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O350" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P350" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q350" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R350" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S350" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T350" s="7" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="U350" s="7" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="V350" s="7" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
       <c r="W350" s="7" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="X350" s="7" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="351" s="1" customFormat="1">
       <c r="B351" s="7" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D351" s="7" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="E351" s="7" t="s">
         <v>401</v>
       </c>
       <c r="F351" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G351" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H351" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I351" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J351" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K351" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L351" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M351" s="7" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="N351" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O351" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P351" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q351" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R351" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S351" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T351" s="7" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
       <c r="U351" s="7" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="V351" s="7" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="W351" s="7" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="X351" s="7" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="352" s="1" customFormat="1">
       <c r="B352" s="7" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="C352" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D352" s="7" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
       <c r="E352" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F352" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G352" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H352" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I352" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J352" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K352" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L352" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M352" s="7" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="N352" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O352" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P352" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q352" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R352" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S352" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T352" s="7" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="U352" s="7" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="V352" s="7" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="W352" s="7" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="X352" s="7" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="353" s="1" customFormat="1">
       <c r="B353" s="7" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="C353" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D353" s="7" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="E353" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F353" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G353" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H353" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I353" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J353" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K353" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L353" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M353" s="7" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="N353" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O353" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P353" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q353" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R353" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S353" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T353" s="7" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="U353" s="7" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="V353" s="7" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="W353" s="7" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="X353" s="7" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="354" s="1" customFormat="1">
       <c r="B354" s="7" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="C354" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D354" s="7" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="E354" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F354" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G354" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H354" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I354" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J354" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K354" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L354" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M354" s="7" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="N354" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O354" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P354" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q354" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R354" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S354" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T354" s="7" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="U354" s="7" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="V354" s="7" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="W354" s="7" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="X354" s="7" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="355" s="1" customFormat="1">
       <c r="B355" s="7" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="C355" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D355" s="7" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="E355" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F355" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G355" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H355" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I355" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J355" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K355" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L355" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M355" s="7" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="N355" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O355" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P355" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q355" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R355" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S355" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T355" s="7" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
       <c r="U355" s="7" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="V355" s="7" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="W355" s="7" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="X355" s="7" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="356" s="1" customFormat="1">
       <c r="B356" s="7" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="C356" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D356" s="7" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="E356" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F356" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G356" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H356" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I356" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J356" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K356" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L356" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M356" s="7" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="N356" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O356" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P356" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q356" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R356" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S356" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T356" s="7" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="U356" s="7" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="V356" s="7" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="W356" s="7" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="X356" s="7" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="357" s="1" customFormat="1">
       <c r="B357" s="7" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="C357" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D357" s="7" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>1399</v>
       </c>
       <c r="F357" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G357" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H357" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I357" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J357" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K357" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L357" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M357" s="7" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="N357" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O357" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P357" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q357" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R357" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S357" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T357" s="7" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="U357" s="7" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="V357" s="7" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="W357" s="7" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
       <c r="X357" s="7" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="358" s="1" customFormat="1">
       <c r="B358" s="7" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
       <c r="C358" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D358" s="7" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="E358" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F358" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G358" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H358" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I358" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J358" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K358" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L358" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M358" s="7" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="N358" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O358" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P358" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q358" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R358" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S358" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T358" s="7" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="U358" s="7" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="V358" s="7" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
       <c r="W358" s="7" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
       <c r="X358" s="7" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="359" s="1" customFormat="1">
       <c r="B359" s="7" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="C359" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D359" s="7" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="E359" s="7" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
       <c r="F359" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G359" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H359" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I359" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J359" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K359" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L359" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M359" s="7" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="N359" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O359" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P359" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q359" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R359" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S359" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T359" s="7" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="U359" s="7" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="V359" s="7" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="W359" s="7" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="X359" s="7" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="360" s="1" customFormat="1">
       <c r="B360" s="7" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="C360" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D360" s="7" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="E360" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F360" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G360" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H360" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I360" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J360" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K360" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L360" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M360" s="7" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="N360" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O360" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P360" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q360" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R360" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S360" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T360" s="7" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
       <c r="U360" s="7" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="V360" s="7" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="W360" s="7" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
       <c r="X360" s="7" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="361" s="1" customFormat="1">
       <c r="B361" s="7" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
       <c r="C361" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D361" s="7" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="E361" s="7" t="s">
         <v>709</v>
       </c>
       <c r="F361" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G361" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H361" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I361" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J361" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K361" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L361" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M361" s="7" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
       <c r="N361" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O361" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P361" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q361" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R361" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S361" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T361" s="7" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="U361" s="7" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
       <c r="V361" s="7" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="W361" s="7" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="X361" s="7" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="362" s="1" customFormat="1">
       <c r="B362" s="7" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
       <c r="C362" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D362" s="7" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="E362" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F362" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G362" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H362" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I362" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J362" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K362" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L362" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M362" s="7" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="N362" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O362" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P362" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q362" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R362" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S362" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T362" s="7" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="U362" s="7" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="V362" s="7" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="W362" s="7" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="X362" s="7" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="363" s="1" customFormat="1">
       <c r="B363" s="7" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
       <c r="C363" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D363" s="7" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="E363" s="7" t="s">
         <v>186</v>
       </c>
       <c r="F363" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G363" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H363" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I363" s="7" t="s">
         <v>344</v>
       </c>
       <c r="J363" s="7" t="s">
         <v>594</v>
       </c>
       <c r="K363" s="7" t="s">
         <v>344</v>
       </c>
       <c r="L363" s="7" t="s">
         <v>594</v>
       </c>
       <c r="M363" s="7" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="N363" s="7" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="O363" s="7" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="P363" s="7" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="Q363" s="7" t="s">
         <v>344</v>
       </c>
       <c r="R363" s="7" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="S363" s="7" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="T363" s="7" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="U363" s="7" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="V363" s="7" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="W363" s="7" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="X363" s="7" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="364" s="1" customFormat="1">
       <c r="B364" s="7" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="C364" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D364" s="7" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
       <c r="E364" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F364" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G364" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H364" s="7" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="I364" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J364" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K364" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L364" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M364" s="7" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="N364" s="7" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="O364" s="7" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="P364" s="7" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="Q364" s="7" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="R364" s="7" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="S364" s="7" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="T364" s="7" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="U364" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="V364" s="7" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
       <c r="W364" s="7" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="X364" s="7" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="365" s="1" customFormat="1">
       <c r="B365" s="7" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="C365" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D365" s="7" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="E365" s="7" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="F365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J365" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K365" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L365" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M365" s="7" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="N365" s="7" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="O365" s="7" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="P365" s="7" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="Q365" s="7" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="R365" s="7" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="S365" s="7" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="T365" s="7" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="U365" s="7" t="s">
         <v>1284</v>
       </c>
       <c r="V365" s="7" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="W365" s="7" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
       <c r="X365" s="7" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="366" s="1" customFormat="1">
       <c r="B366" s="7" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="C366" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D366" s="7" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="E366" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J366" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K366" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L366" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M366" s="7" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
       <c r="N366" s="7" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="O366" s="7" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="P366" s="7" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="Q366" s="7" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="R366" s="7" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="S366" s="7" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="T366" s="7" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="U366" s="7" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="V366" s="7" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="W366" s="7" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
       <c r="X366" s="7" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="367" s="1" customFormat="1">
       <c r="B367" s="7" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="C367" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D367" s="7" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
       <c r="E367" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F367" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G367" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>594</v>
       </c>
       <c r="I367" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J367" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K367" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L367" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M367" s="7" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="N367" s="7" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="O367" s="7" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="P367" s="7" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="Q367" s="7" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="R367" s="7" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="S367" s="7" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="T367" s="7" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="U367" s="7" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="V367" s="7" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="W367" s="7" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
       <c r="X367" s="7" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="368" s="1" customFormat="1">
       <c r="B368" s="7" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
       <c r="C368" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D368" s="7" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="E368" s="7" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="F368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J368" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K368" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L368" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M368" s="7" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
       <c r="N368" s="7" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="O368" s="7" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="P368" s="7" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="Q368" s="7" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="R368" s="7" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="S368" s="7" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="T368" s="7" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
       <c r="U368" s="7" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
       <c r="V368" s="7" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="W368" s="7" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
       <c r="X368" s="7" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="369" s="1" customFormat="1">
       <c r="B369" s="7" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="C369" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D369" s="7" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="E369" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="F369" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G369" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H369" s="7" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
       <c r="I369" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J369" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K369" s="7" t="s">
         <v>44</v>
       </c>
       <c r="L369" s="7" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="M369" s="7" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="N369" s="7" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="O369" s="7" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="P369" s="7" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="Q369" s="7" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="R369" s="7" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="S369" s="7" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
       <c r="T369" s="7" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="U369" s="7" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="V369" s="7" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="W369" s="7" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="X369" s="7" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="370" s="1" customFormat="1">
       <c r="B370" s="7" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D370" s="7" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="E370" s="7" t="s">
         <v>1744</v>
       </c>
       <c r="F370" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G370" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H370" s="7" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
       <c r="I370" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J370" s="7" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="K370" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L370" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M370" s="7" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
       <c r="N370" s="7" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="O370" s="7" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="P370" s="7" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="Q370" s="7" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="R370" s="7" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
       <c r="S370" s="7" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
       <c r="T370" s="7" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="U370" s="7" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="V370" s="7" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="W370" s="7" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="X370" s="7" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="371" s="1" customFormat="1">
       <c r="B371" s="7" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="C371" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>708</v>
       </c>
       <c r="E371" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F371" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G371" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H371" s="7" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
       <c r="I371" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J371" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K371" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L371" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M371" s="7" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
       <c r="N371" s="7" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="O371" s="7" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="P371" s="7" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="Q371" s="7" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="R371" s="7" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="S371" s="7" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
       <c r="T371" s="7" t="s">
-        <v>3642</v>
+        <v>3643</v>
       </c>
       <c r="U371" s="7" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="V371" s="7" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="W371" s="7" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="X371" s="7" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="372" s="1" customFormat="1">
       <c r="B372" s="7" t="s">
-        <v>3643</v>
+        <v>3644</v>
       </c>
       <c r="C372" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D372" s="7" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
       <c r="E372" s="7" t="s">
         <v>509</v>
       </c>
       <c r="F372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H372" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J372" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K372" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L372" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M372" s="7" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
       <c r="N372" s="7" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
       <c r="O372" s="7" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="P372" s="7" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
       <c r="Q372" s="7" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
       <c r="R372" s="7" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="S372" s="7" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="T372" s="7" t="s">
-        <v>3652</v>
+        <v>3653</v>
       </c>
       <c r="U372" s="7" t="s">
+        <v>3654</v>
+      </c>
+      <c r="V372" s="7" t="s">
+        <v>3655</v>
+      </c>
+      <c r="W372" s="7" t="s">
+        <v>3656</v>
+      </c>
+      <c r="X372" s="7" t="s">
         <v>3653</v>
-      </c>
-[...7 lines deleted...]
-        <v>3652</v>
       </c>
     </row>
     <row r="373" s="1" customFormat="1">
       <c r="B373" s="7" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D373" s="7" t="s">
-        <v>3657</v>
+        <v>3658</v>
       </c>
       <c r="E373" s="7" t="s">
         <v>171</v>
       </c>
       <c r="F373" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G373" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H373" s="7" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="I373" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J373" s="7" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="K373" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L373" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M373" s="7" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="N373" s="7" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="O373" s="7" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="P373" s="7" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
       <c r="Q373" s="7" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="R373" s="7" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="S373" s="7" t="s">
-        <v>3666</v>
+        <v>3667</v>
       </c>
       <c r="T373" s="7" t="s">
-        <v>3667</v>
+        <v>3668</v>
       </c>
       <c r="U373" s="7" t="s">
-        <v>3668</v>
+        <v>3669</v>
       </c>
       <c r="V373" s="7" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="W373" s="7" t="s">
-        <v>3670</v>
+        <v>3671</v>
       </c>
       <c r="X373" s="7" t="s">
-        <v>3671</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="374" s="1" customFormat="1">
       <c r="B374" s="7" t="s">
-        <v>3672</v>
+        <v>3673</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D374" s="7" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="E374" s="7" t="s">
         <v>102</v>
       </c>
       <c r="F374" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G374" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H374" s="7" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="I374" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J374" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K374" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L374" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M374" s="7" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="N374" s="7" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="O374" s="7" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="P374" s="7" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
       <c r="Q374" s="7" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="R374" s="7" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="S374" s="7" t="s">
-        <v>3666</v>
+        <v>3667</v>
       </c>
       <c r="T374" s="7" t="s">
-        <v>3676</v>
+        <v>3677</v>
       </c>
       <c r="U374" s="7" t="s">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="V374" s="7" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
       <c r="W374" s="7" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="X374" s="7" t="s">
-        <v>3680</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="375" s="1" customFormat="1">
       <c r="B375" s="7" t="s">
-        <v>3681</v>
+        <v>3682</v>
       </c>
       <c r="C375" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D375" s="7" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
       <c r="E375" s="7" t="s">
-        <v>3682</v>
+        <v>3683</v>
       </c>
       <c r="F375" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G375" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H375" s="7" t="s">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="I375" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J375" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K375" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L375" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M375" s="7" t="s">
-        <v>3684</v>
+        <v>3685</v>
       </c>
       <c r="N375" s="7" t="s">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="O375" s="7" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="P375" s="7" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="Q375" s="7" t="s">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="R375" s="7" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="S375" s="7" t="s">
-        <v>3690</v>
+        <v>3691</v>
       </c>
       <c r="T375" s="7" t="s">
-        <v>3691</v>
+        <v>3692</v>
       </c>
       <c r="U375" s="7" t="s">
+        <v>3693</v>
+      </c>
+      <c r="V375" s="7" t="s">
+        <v>3694</v>
+      </c>
+      <c r="W375" s="7" t="s">
+        <v>3695</v>
+      </c>
+      <c r="X375" s="7" t="s">
         <v>3692</v>
-      </c>
-[...7 lines deleted...]
-        <v>3691</v>
       </c>
     </row>
     <row r="376" s="1" customFormat="1">
       <c r="B376" s="7" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="C376" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D376" s="7" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
       <c r="E376" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F376" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G376" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H376" s="7" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J376" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K376" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L376" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M376" s="7" t="s">
-        <v>3684</v>
+        <v>3685</v>
       </c>
       <c r="N376" s="7" t="s">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="O376" s="7" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="P376" s="7" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="Q376" s="7" t="s">
-        <v>3698</v>
+        <v>3699</v>
       </c>
       <c r="R376" s="7" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="S376" s="7" t="s">
-        <v>3690</v>
+        <v>3691</v>
       </c>
       <c r="T376" s="7" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="U376" s="7" t="s">
+        <v>3693</v>
+      </c>
+      <c r="V376" s="7" t="s">
+        <v>3694</v>
+      </c>
+      <c r="W376" s="7" t="s">
+        <v>3695</v>
+      </c>
+      <c r="X376" s="7" t="s">
         <v>3692</v>
-      </c>
-[...7 lines deleted...]
-        <v>3691</v>
       </c>
     </row>
     <row r="377" s="1" customFormat="1">
       <c r="B377" s="7" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="C377" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D377" s="7" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="E377" s="7" t="s">
         <v>385</v>
       </c>
       <c r="F377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H377" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J377" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K377" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L377" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M377" s="7" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="N377" s="7" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="O377" s="7" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="P377" s="7" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="Q377" s="7" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="R377" s="7" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="S377" s="7" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="T377" s="7" t="s">
-        <v>3709</v>
+        <v>3710</v>
       </c>
       <c r="U377" s="7" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="V377" s="7" t="s">
-        <v>3711</v>
+        <v>3712</v>
       </c>
       <c r="W377" s="7" t="s">
-        <v>3712</v>
+        <v>3713</v>
       </c>
       <c r="X377" s="7" t="s">
-        <v>3713</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="378" s="1" customFormat="1">
       <c r="B378" s="7" t="s">
-        <v>3714</v>
+        <v>3715</v>
       </c>
       <c r="C378" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>926</v>
       </c>
       <c r="E378" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F378" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G378" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H378" s="7" t="s">
-        <v>3715</v>
+        <v>3716</v>
       </c>
       <c r="I378" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J378" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K378" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L378" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M378" s="7" t="s">
-        <v>3716</v>
+        <v>3717</v>
       </c>
       <c r="N378" s="7" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="O378" s="7" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="P378" s="7" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="Q378" s="7" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="R378" s="7" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="S378" s="7" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="T378" s="7" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
       <c r="U378" s="7" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="V378" s="7" t="s">
-        <v>3711</v>
+        <v>3712</v>
       </c>
       <c r="W378" s="7" t="s">
-        <v>3718</v>
+        <v>3719</v>
       </c>
       <c r="X378" s="7" t="s">
-        <v>3719</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="379" s="1" customFormat="1">
       <c r="B379" s="7" t="s">
-        <v>3720</v>
+        <v>3721</v>
       </c>
       <c r="C379" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D379" s="7" t="s">
-        <v>3721</v>
+        <v>3722</v>
       </c>
       <c r="E379" s="7" t="s">
         <v>137</v>
       </c>
       <c r="F379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H379" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J379" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K379" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L379" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M379" s="7" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="N379" s="7" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="O379" s="7" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="P379" s="7" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="Q379" s="7" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="R379" s="7" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="S379" s="7" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="T379" s="7" t="s">
-        <v>3723</v>
+        <v>3724</v>
       </c>
       <c r="U379" s="7" t="s">
-        <v>3724</v>
+        <v>3725</v>
       </c>
       <c r="V379" s="7" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="W379" s="7" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="X379" s="7" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="380" s="1" customFormat="1">
       <c r="B380" s="7" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
       <c r="C380" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D380" s="7" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="E380" s="7" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="F380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H380" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J380" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K380" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L380" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M380" s="7" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="N380" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O380" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="P380" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q380" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R380" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S380" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T380" s="7" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="U380" s="7" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="V380" s="7" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="W380" s="7" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
       <c r="X380" s="7" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="381" s="1" customFormat="1">
       <c r="B381" s="7" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
       <c r="C381" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>56</v>
       </c>
       <c r="E381" s="7" t="s">
-        <v>3744</v>
+        <v>3745</v>
       </c>
       <c r="F381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H381" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J381" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K381" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L381" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M381" s="7" t="s">
-        <v>3745</v>
+        <v>3746</v>
       </c>
       <c r="N381" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O381" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="P381" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q381" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R381" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S381" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T381" s="7" t="s">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="U381" s="7" t="s">
-        <v>3747</v>
+        <v>3748</v>
       </c>
       <c r="V381" s="7" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
       <c r="W381" s="7" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
       <c r="X381" s="7" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="382" s="1" customFormat="1">
       <c r="B382" s="7" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="C382" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D382" s="7" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="E382" s="7" t="s">
         <v>57</v>
       </c>
       <c r="F382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H382" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J382" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K382" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L382" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M382" s="7" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="N382" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O382" s="7" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="P382" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q382" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R382" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S382" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T382" s="7" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="U382" s="7" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
       <c r="V382" s="7" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
       <c r="W382" s="7" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
       <c r="X382" s="7" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="383" s="1" customFormat="1">
       <c r="B383" s="7" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
       <c r="C383" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D383" s="7" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="E383" s="7" t="s">
         <v>26</v>
       </c>
       <c r="F383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H383" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J383" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K383" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L383" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M383" s="7" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
       <c r="N383" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O383" s="7" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="P383" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q383" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R383" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S383" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T383" s="7" t="s">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="U383" s="7" t="s">
-        <v>3763</v>
+        <v>3764</v>
       </c>
       <c r="V383" s="7" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="W383" s="7" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
       <c r="X383" s="7" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="384" s="1" customFormat="1">
       <c r="B384" s="7" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="C384" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D384" s="7" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="E384" s="7" t="s">
         <v>181</v>
       </c>
       <c r="F384" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G384" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H384" s="7" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="I384" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J384" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K384" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L384" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M384" s="7" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
       <c r="N384" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O384" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="P384" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q384" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R384" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S384" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T384" s="7" t="s">
-        <v>3770</v>
+        <v>3771</v>
       </c>
       <c r="U384" s="7" t="s">
-        <v>3771</v>
+        <v>3772</v>
       </c>
       <c r="V384" s="7" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="W384" s="7" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="X384" s="7" t="s">
-        <v>3773</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="385" s="1" customFormat="1">
       <c r="B385" s="7" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
       <c r="C385" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D385" s="7" t="s">
-        <v>3775</v>
+        <v>3776</v>
       </c>
       <c r="E385" s="7" t="s">
         <v>1048</v>
       </c>
       <c r="F385" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G385" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H385" s="7" t="s">
-        <v>3776</v>
+        <v>3777</v>
       </c>
       <c r="I385" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J385" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K385" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L385" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M385" s="7" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
       <c r="N385" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O385" s="7" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
       <c r="P385" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q385" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R385" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S385" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T385" s="7" t="s">
-        <v>3779</v>
+        <v>3780</v>
       </c>
       <c r="U385" s="7" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
       <c r="V385" s="7" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
       <c r="W385" s="7" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
       <c r="X385" s="7" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="386" s="1" customFormat="1">
       <c r="B386" s="7" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
       <c r="C386" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D386" s="7" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
       <c r="E386" s="7" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
       <c r="F386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K386" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L386" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M386" s="7" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="N386" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O386" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="P386" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q386" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R386" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S386" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T386" s="7" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
       <c r="U386" s="7" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
       <c r="V386" s="7" t="s">
-        <v>3790</v>
+        <v>3791</v>
       </c>
       <c r="W386" s="7" t="s">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="X386" s="7" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="387" s="1" customFormat="1">
       <c r="B387" s="7" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
       <c r="C387" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D387" s="7" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
       <c r="E387" s="7" t="s">
         <v>1290</v>
       </c>
       <c r="F387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K387" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L387" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M387" s="7" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
       <c r="N387" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O387" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="P387" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q387" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R387" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S387" s="7" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="T387" s="7" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
       <c r="U387" s="7" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
       <c r="V387" s="7" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
       <c r="W387" s="7" t="s">
-        <v>3798</v>
+        <v>3799</v>
       </c>
       <c r="X387" s="7" t="s">
-        <v>3799</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="388" s="1" customFormat="1">
       <c r="B388" s="7" t="s">
-        <v>3800</v>
+        <v>3801</v>
       </c>
       <c r="C388" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D388" s="7" t="s">
-        <v>3801</v>
+        <v>3802</v>
       </c>
       <c r="E388" s="7" t="s">
         <v>651</v>
       </c>
       <c r="F388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K388" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L388" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M388" s="7" t="s">
-        <v>3802</v>
+        <v>3803</v>
       </c>
       <c r="N388" s="7" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="O388" s="7" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="P388" s="7" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="Q388" s="7" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="R388" s="7" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="S388" s="7" t="s">
-        <v>3803</v>
+        <v>3804</v>
       </c>
       <c r="T388" s="7" t="s">
-        <v>3804</v>
+        <v>3805</v>
       </c>
       <c r="U388" s="7" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="V388" s="7" t="s">
-        <v>3805</v>
+        <v>3806</v>
       </c>
       <c r="W388" s="7" t="s">
-        <v>3806</v>
+        <v>3807</v>
       </c>
       <c r="X388" s="7" t="s">
-        <v>3807</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="389" s="1" customFormat="1">
       <c r="B389" s="7" t="s">
-        <v>3808</v>
+        <v>3809</v>
       </c>
       <c r="C389" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D389" s="7" t="s">
-        <v>3809</v>
+        <v>3810</v>
       </c>
       <c r="E389" s="7" t="s">
         <v>667</v>
       </c>
       <c r="F389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="G389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K389" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L389" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M389" s="7" t="s">
-        <v>3810</v>
+        <v>3811</v>
       </c>
       <c r="N389" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="O389" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="P389" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="Q389" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="R389" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="S389" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="T389" s="7" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="U389" s="7" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="V389" s="7" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
       <c r="W389" s="7" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
       <c r="X389" s="7" t="s">
-        <v>3821</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="390" s="1" customFormat="1">
       <c r="B390" s="7" t="s">
-        <v>3822</v>
+        <v>3823</v>
       </c>
       <c r="C390" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D390" s="7" t="s">
-        <v>3823</v>
+        <v>3824</v>
       </c>
       <c r="E390" s="7" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="F390" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G390" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H390" s="7" t="s">
-        <v>3824</v>
+        <v>3825</v>
       </c>
       <c r="I390" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J390" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K390" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L390" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M390" s="7" t="s">
-        <v>3825</v>
+        <v>3826</v>
       </c>
       <c r="N390" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="O390" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="P390" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="Q390" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="R390" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="S390" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="T390" s="7" t="s">
-        <v>3826</v>
+        <v>3827</v>
       </c>
       <c r="U390" s="7" t="s">
-        <v>3827</v>
+        <v>3828</v>
       </c>
       <c r="V390" s="7" t="s">
-        <v>3828</v>
+        <v>3829</v>
       </c>
       <c r="W390" s="7" t="s">
-        <v>3829</v>
+        <v>3830</v>
       </c>
       <c r="X390" s="7" t="s">
-        <v>3830</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="391" s="1" customFormat="1">
       <c r="B391" s="7" t="s">
-        <v>3831</v>
+        <v>3832</v>
       </c>
       <c r="C391" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D391" s="7" t="s">
-        <v>3832</v>
+        <v>3833</v>
       </c>
       <c r="E391" s="7" t="s">
         <v>687</v>
       </c>
       <c r="F391" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G391" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H391" s="7" t="s">
-        <v>3833</v>
+        <v>3834</v>
       </c>
       <c r="I391" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J391" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K391" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L391" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M391" s="7" t="s">
-        <v>3834</v>
+        <v>3835</v>
       </c>
       <c r="N391" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="O391" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="P391" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="Q391" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="R391" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="S391" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="T391" s="7" t="s">
-        <v>3835</v>
+        <v>3836</v>
       </c>
       <c r="U391" s="7" t="s">
-        <v>3836</v>
+        <v>3837</v>
       </c>
       <c r="V391" s="7" t="s">
-        <v>3837</v>
+        <v>3838</v>
       </c>
       <c r="W391" s="7" t="s">
-        <v>3838</v>
+        <v>3839</v>
       </c>
       <c r="X391" s="7" t="s">
-        <v>3839</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="392" s="1" customFormat="1">
       <c r="B392" s="7" t="s">
-        <v>3840</v>
+        <v>3841</v>
       </c>
       <c r="C392" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D392" s="7" t="s">
-        <v>3841</v>
+        <v>3842</v>
       </c>
       <c r="E392" s="7" t="s">
         <v>1038</v>
       </c>
       <c r="F392" s="7" t="s">
         <v>44</v>
       </c>
       <c r="G392" s="7" t="s">
         <v>44</v>
       </c>
       <c r="H392" s="7" t="s">
-        <v>3842</v>
+        <v>3843</v>
       </c>
       <c r="I392" s="7" t="s">
         <v>27</v>
       </c>
       <c r="J392" s="7" t="s">
         <v>28</v>
       </c>
       <c r="K392" s="7" t="s">
         <v>27</v>
       </c>
       <c r="L392" s="7" t="s">
         <v>28</v>
       </c>
       <c r="M392" s="7" t="s">
-        <v>3843</v>
+        <v>3844</v>
       </c>
       <c r="N392" s="7" t="s">
-        <v>3811</v>
+        <v>3812</v>
       </c>
       <c r="O392" s="7" t="s">
-        <v>3812</v>
+        <v>3813</v>
       </c>
       <c r="P392" s="7" t="s">
-        <v>3813</v>
+        <v>3814</v>
       </c>
       <c r="Q392" s="7" t="s">
-        <v>3814</v>
+        <v>3815</v>
       </c>
       <c r="R392" s="7" t="s">
-        <v>3815</v>
+        <v>3816</v>
       </c>
       <c r="S392" s="7" t="s">
-        <v>3816</v>
+        <v>3817</v>
       </c>
       <c r="T392" s="7" t="s">
-        <v>3817</v>
+        <v>3818</v>
       </c>
       <c r="U392" s="7" t="s">
-        <v>3818</v>
+        <v>3819</v>
       </c>
       <c r="V392" s="7" t="s">
-        <v>3819</v>
+        <v>3820</v>
       </c>
       <c r="W392" s="7" t="s">
-        <v>3820</v>
+        <v>3821</v>
       </c>
       <c r="X392" s="7" t="s">
-        <v>3821</v>
+        <v>3822</v>
       </c>
     </row>
   </sheetData>
   <pageSetup paperSize="9" orientation="landscape" useFirstPageNumber="1" fitToHeight="0"/>
   <headerFooter>
     <firstFooter>&amp;RPágina &amp;P de &amp;N</firstFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>IIS Incentro BO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>